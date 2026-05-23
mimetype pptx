--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,4775 +1,4873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...55 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId18"/>
+    <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...14 lines deleted...]
-    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
+    <p:sldId id="269" r:id="rId19"/>
+    <p:sldId id="270" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="272" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId22"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId24"/>
+      <p:bold r:id="rId25"/>
+      <p:italic r:id="rId26"/>
+      <p:boldItalic r:id="rId27"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...15 lines deleted...]
-      <p:boldItalic r:id="rId32"/>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId28"/>
+      <p:bold r:id="rId29"/>
+      <p:italic r:id="rId30"/>
+      <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId33" roundtripDataSignature="AMtx7mgenGM9bltU4GwgJFaxaYa+yBjyhg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7mjEuW8xIzBzHsyYQoLtE2C3lzxszA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...11 lines deleted...]
-</p:presentationPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{71685E15-9EFE-46FB-8BC1-1AE644D1910A}">
-  <a:tblStyle styleId="{71685E15-9EFE-46FB-8BC1-1AE644D1910A}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{ABF4A559-E69A-4A66-B93D-9DDF10F7FAEB}">
+  <a:tblStyle styleId="{ABF4A559-E69A-4A66-B93D-9DDF10F7FAEB}" styleName="Table_0">
     <a:wholeTbl>
-      <a:tcTxStyle b="off" i="off">
+      <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
-        <a:schemeClr val="dk1"/>
+        <a:srgbClr val="000000"/>
       </a:tcTxStyle>
-      <a:tcStyle>
-[...73 lines deleted...]
-      </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...6 lines deleted...]
-      </a:tcStyle>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...6 lines deleted...]
-      </a:tcStyle>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band2V>
     <a:lastCol>
-      <a:tcTxStyle b="on" i="off">
-[...14 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:lastCol>
     <a:firstCol>
-      <a:tcTxStyle b="on" i="off">
-[...14 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
-      <a:tcTxStyle b="on" i="off">
-[...26 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:swCell>
     <a:firstRow>
-      <a:tcTxStyle b="on" i="off">
-[...26 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 49"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...169 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="237" name="Shape 237"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;p6:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
-[...94 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="260" name="Shape 260"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;p8:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="402" name="Shape 402"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;p10:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 411"/>
+        <p:cNvPr id="430" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="431" name="Google Shape;431;p12:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 422"/>
+        <p:cNvPr id="440" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;p14:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 432"/>
+        <p:cNvPr id="473" name="Shape 473"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;p30:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;p30:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;p30:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 441"/>
+        <p:cNvPr id="484" name="Shape 484"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;p31:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;p31:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;p31:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;p32:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;p32:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;p32:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="503" name="Shape 503"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;p33:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;p33:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 56"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p3:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 70"/>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;p5:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="000000"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>3</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84"/>
+        <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p28:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;p28:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p28:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 97"/>
+        <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g39231a44b24_1_19:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;p7:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...377 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g39231a44b24_1_74:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g39231a44b24_1_74:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;p2:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;p11:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;p29:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;p29:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p4:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p38"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -4848,1663 +4946,5800 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p39"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p40"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...380 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Comparison">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 27"/>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="0"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="2800" b="1">
+              <a:defRPr b="1" sz="2800">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -6580,318 +10815,365 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1346930"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Default">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
   <p:cSld name="Default">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p42"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="554736" y="182372"/>
             <a:ext cx="11082528" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6978,22411 +11260,28589 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p42"/>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11312525" y="6498754"/>
             <a:ext cx="325501" cy="138499"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="900" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p42"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7159752" y="78768"/>
             <a:ext cx="4480560" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="r">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="800">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p42"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="2"/>
+            <p:ph idx="2" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="554736" y="903861"/>
             <a:ext cx="11082528" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="l">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="l">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="l">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="l">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 36"/>
+        <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="37" name="Google Shape;37;p17"/>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
-[...1691 lines deleted...]
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...8 lines deleted...]
-                  <a:srgbClr val="000000"/>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...6 lines deleted...]
-    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/16875355" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/19046773" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1YH9ofPavXQzZ55GNxz8wpxMVTuldUgKj?usp=drive_link" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=11715" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forum.u4ria.org/c/clews/10" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climatecompatiblegrowth.com/international-partnerships/capacity-building/openlearn-courses/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forum.u4ria.org/c/clews/10" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easy-peasy.ai/ai-image-generator/images/world-renewable-energy-eco-friendly-living" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nd/4.0/deed.en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 52"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="53" name="Google Shape;53;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
+            <a:off x="7455063" y="4627580"/>
             <a:ext cx="4175392" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p2"/>
+          <p:cNvPr id="90" name="Google Shape;90;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
+            <a:off x="3149280" y="780978"/>
             <a:ext cx="5033481" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p2"/>
+          <p:cNvPr id="91" name="Google Shape;91;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="1017338"/>
-            <a:ext cx="7587564" cy="2123658"/>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>RECOMMENDED CITATION: Avgerinopoulos, G., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gardumi, F., and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Alfstad, T. (2026). 'Lecture 1: Introduction to CLEWs++ Modelling Course'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2719339" y="2390027"/>
+            <a:ext cx="7587600" cy="1569900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>LECTURE 1 </a:t>
+              <a:t>LECTURE </a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="3200" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" lang="sv-SE" sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
               </a:rPr>
-              <a:t>Introduction to CLEWs++ Modelling Course</a:t>
+              <a:t>Introduction to </a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>CLEWs++ Modelling</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="3200">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 230"/>
+        <p:cNvPr id="240" name="Shape 240"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p31"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;p6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835225" y="406095"/>
-            <a:ext cx="10515600" cy="691324"/>
+            <a:off x="540000" y="321528"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200"/>
-              <a:t>Example Reference Energy System </a:t>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>CLEWS++ Represents all Major Conventional, Low-Carbon, and Zero Emission Technologies to meet demand in Future Energy Scenarios</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...131 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...3447 lines deleted...]
-              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p31"/>
+          <p:cNvPr id="242" name="Google Shape;242;p6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6393901" y="3277803"/>
-[...2 lines deleted...]
-            <a:chExt cx="91440" cy="400110"/>
+            <a:off x="6278171" y="1440817"/>
+            <a:ext cx="5348360" cy="753308"/>
+            <a:chOff x="554736" y="2438202"/>
+            <a:chExt cx="5348360" cy="753308"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="291" name="Google Shape;291;p31"/>
-            <p:cNvSpPr/>
+            <p:cNvPr id="243" name="Google Shape;243;p6"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6393901" y="3277803"/>
-              <a:ext cx="91440" cy="91440"/>
+              <a:off x="554736" y="2438202"/>
+              <a:ext cx="5348360" cy="246221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
-                <a:buFont typeface="Arial"/>
-                <a:buNone/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
               </a:pPr>
-              <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Hydrogen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="292" name="Google Shape;292;p31"/>
-            <p:cNvSpPr/>
+            <p:cNvPr id="244" name="Google Shape;244;p6"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6393901" y="3380693"/>
-              <a:ext cx="91440" cy="91440"/>
+              <a:off x="554736" y="2760623"/>
+              <a:ext cx="5348360" cy="430887"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Coal gasification | Steam methane reformer | Coal gasification with CCS | Steam methane reformer with CCS | Electrolyser</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p6"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="554736" y="2722523"/>
+              <a:ext cx="5348360" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;p6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="540000" y="1440000"/>
+            <a:ext cx="5373829" cy="2846189"/>
+            <a:chOff x="6263435" y="1253262"/>
+            <a:chExt cx="5373829" cy="2846189"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;p6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="1253262"/>
+              <a:ext cx="5348360" cy="246221"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
-                <a:buFont typeface="Arial"/>
-                <a:buNone/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
               </a:pPr>
-              <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Industry</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="293" name="Google Shape;293;p31"/>
-            <p:cNvSpPr/>
+            <p:cNvPr id="248" name="Google Shape;248;p6"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6393901" y="3586473"/>
-              <a:ext cx="91440" cy="91440"/>
+              <a:off x="6263435" y="1575683"/>
+              <a:ext cx="5348360" cy="2523768"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Iron and steel:</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Blast furnace-basic oxygen furnace (BF-BOF) | BF-BOF with CCS | Gas direct reduced iron with electric arc furnace (DRI-EAF) | Hydrogen DRI-EAF | Scrap steel with electric arc furnace</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Cement kilns: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Coal | Oil | Gas | Biomass | Coal with CCS | Gas with CCS | Biomass with CCS | Hydrogen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Low-temp process heat: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Coal | Oil | Gas | Biomass | Hydrogen | Heat pump | District heat</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>High-temp process heat: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Coal | Oil | Gas | Biomass | Coal with CCS | Gas with CCS | Biomass with CCS | Hydrogen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>High value chemicals: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Oil</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;p6"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="1537583"/>
+              <a:ext cx="5348360" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;p6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6278171" y="2886959"/>
+            <a:ext cx="6145222" cy="1045696"/>
+            <a:chOff x="6288904" y="4738831"/>
+            <a:chExt cx="6145222" cy="1045696"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;p6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="4738831"/>
+              <a:ext cx="5348360" cy="246221"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
-                <a:buFont typeface="Arial"/>
-                <a:buNone/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
               </a:pPr>
-              <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Other sectors</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="294" name="Google Shape;294;p31"/>
-            <p:cNvSpPr/>
+            <p:cNvPr id="252" name="Google Shape;252;p6"/>
+            <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="6393901" y="3483583"/>
-              <a:ext cx="91440" cy="91440"/>
+              <a:off x="6288904" y="5061252"/>
+              <a:ext cx="6145222" cy="723275"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-              <a:noAutofit/>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Agriculture: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Soils | Enteric fermentation | Manure management</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Land-use change</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Waste:</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Solid waste | Liquid waste</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;p6"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="5023152"/>
+              <a:ext cx="5348360" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;p6"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6278171" y="2271610"/>
+            <a:ext cx="5348360" cy="537865"/>
+            <a:chOff x="6288904" y="5708327"/>
+            <a:chExt cx="5348360" cy="537865"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;p6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="5708327"/>
+              <a:ext cx="5348360" cy="246221"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
-                <a:buFont typeface="Arial"/>
-                <a:buNone/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
               </a:pPr>
-              <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>GHG removal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;p6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="6030748"/>
+              <a:ext cx="5348360" cy="215444"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Direct air capture</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;p6"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6288904" y="5992648"/>
+              <a:ext cx="5348360" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="12700">
+              <a:solidFill>
+                <a:srgbClr val="7F7F7F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="800000"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
       </p:grpSp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;p6"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6393901" y="3935154"/>
-            <a:ext cx="91440" cy="91440"/>
+            <a:off x="6096000" y="1727703"/>
+            <a:ext cx="0" cy="4826165"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...922 lines deleted...]
-          <a:ln w="9525" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:srgbClr val="B3B3B3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;p31"/>
-[...2243 lines deleted...]
-          <p:cNvPr id="368" name="Google Shape;368;p31"/>
+          <p:cNvPr id="259" name="Google Shape;259;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="421426" y="6612501"/>
             <a:ext cx="4609652" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Note: This diagram is indicative, not complete</a:t>
+              <a:t>Note: This list is indicative, not exhaustive</a:t>
             </a:r>
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 373"/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;p32"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4400"/>
+              <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
-              <a:t>Disambiguation</a:t>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Example structure: Energy System </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9390155" y="1310617"/>
+            <a:ext cx="0" cy="4653773"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="D0D0D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3377296" y="1310617"/>
+            <a:ext cx="0" cy="4653773"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="D0D0D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393900" y="1310617"/>
+            <a:ext cx="0" cy="4653773"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="D0D0D0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p32"/>
+          <p:cNvPr id="268" name="Google Shape;268;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1164865"/>
-            <a:ext cx="4698684" cy="1966955"/>
+            <a:off x="9389144" y="4760497"/>
+            <a:ext cx="2237232" cy="1483285"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="344068"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln w="15875" cap="flat" cmpd="sng">
+          <a:ln cap="sq" cmpd="sng" w="9525">
             <a:solidFill>
-              <a:srgbClr val="0B4960"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:round/>
-[...1 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>Modelling scope</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="1310617"/>
+            <a:ext cx="2820289" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Refers to what aspects the model covers, e.g. whole energy system, CLEWs etc. This is independent from where the model is built.</a:t>
+              <a:t>Production and </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Power Technologies</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3415396" y="1310617"/>
+            <a:ext cx="2978504" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fuel Transformation and</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Distribution Technologies</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393900" y="1310617"/>
+            <a:ext cx="2996255" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transformation</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technologies</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9498313" y="1310617"/>
+            <a:ext cx="2024195" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>End Use </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technologies</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3377516" y="2953920"/>
+            <a:ext cx="1367484" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electrolyser</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3377516" y="4577919"/>
+            <a:ext cx="1367484" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biofuel Production </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4777309"/>
+            <a:ext cx="2039065" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>High Temp. Process Heat Techs. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>(w/ or w/o CCS)</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="2573745"/>
+            <a:ext cx="2039065" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>CLEWs++</a:t>
+              <a:t>Heat Technologies</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3476887"/>
+            <a:ext cx="2039065" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>Direct Air Capture</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3025316"/>
+            <a:ext cx="2039065" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>will be the focus of this course</a:t>
+              <a:t>Motive Energy Technologies</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10153145" y="4792141"/>
+            <a:ext cx="867339" cy="153888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transport</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9583352" y="5005863"/>
+            <a:ext cx="945896" cy="1115690"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Passenger:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cars</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2–3 Wheelers</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aviation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rail</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10695913" y="5005384"/>
+            <a:ext cx="710962" cy="500137"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Freight:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ships</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-63500" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trucks</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="3604497"/>
+            <a:ext cx="2237232" cy="1054135"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Factories</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cement</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Chemicals (split into 3 sub-sectors)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Iron and Steel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aluminum</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Other</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="2678525"/>
+            <a:ext cx="2237232" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Housing Sector</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="2320745"/>
+            <a:ext cx="2237232" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Agricultural Units</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="3036305"/>
+            <a:ext cx="2237232" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Service Sector</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1500688" y="1864277"/>
+            <a:ext cx="1512961" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heat &amp; Power Plants</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(w/ or w/o CCS)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="1851802"/>
+            <a:ext cx="690635" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Uranium</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2062256"/>
+            <a:ext cx="690635" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="92D050"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biomass</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2272710"/>
+            <a:ext cx="690635" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="7F7F7F"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural Gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2483164"/>
+            <a:ext cx="690635" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Coal</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2693617"/>
+            <a:ext cx="690635" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E5546C"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="E5546C"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Oil</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="1997302"/>
+            <a:ext cx="945952" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2211329"/>
+            <a:ext cx="945952" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2422181"/>
+            <a:ext cx="945952" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7F7F7F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2629858"/>
+            <a:ext cx="945952" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="2840714"/>
+            <a:ext cx="945952" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2922209" y="1958547"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;p32"/>
+          <p:cNvPr id="298" name="Google Shape;298;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3065044" y="1851802"/>
+            <a:ext cx="1512961" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E8BDAD"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="E8BDAD"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Low temp. process heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3065044" y="2062654"/>
+            <a:ext cx="1447277" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sectoral (district) heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="297" idx="3"/>
+            <a:endCxn id="282" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2004267"/>
+            <a:ext cx="6378000" cy="2127300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 50001" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E8BDAD"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="302" idx="3"/>
+            <a:endCxn id="282" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8432966" y="4131564"/>
+            <a:ext cx="958800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E8BDAD"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6651306" y="1145344"/>
-            <a:ext cx="4698684" cy="1986475"/>
+            <a:off x="2922209" y="2167509"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="303" idx="3"/>
+            <a:endCxn id="284" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2213229"/>
+            <a:ext cx="6378000" cy="230700"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 93399" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="303" idx="3"/>
+            <a:endCxn id="283" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2213229"/>
+            <a:ext cx="6378000" cy="588300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 93399" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="303" idx="3"/>
+            <a:endCxn id="285" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2213229"/>
+            <a:ext cx="6378000" cy="946200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 93399" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="308" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8432966" y="2807485"/>
+            <a:ext cx="958800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8341526" y="2761765"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2922209" y="2491359"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2922209" y="2796159"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="2313559"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="2489576"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="2664476"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="3022256"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="309" idx="3"/>
+            <a:endCxn id="312" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="3013649" y="2535279"/>
+            <a:ext cx="6378000" cy="1800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9030390" y="2444950"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="316" idx="2"/>
+            <a:endCxn id="313" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="9147060" y="2465440"/>
+            <a:ext cx="173700" cy="315600"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="316" idx="2"/>
+            <a:endCxn id="314" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="8968110" y="2644390"/>
+            <a:ext cx="531600" cy="315600"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="2574540"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="2676635"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="2882415"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="2779525"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="323" name="Google Shape;323;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3025316"/>
+            <a:ext cx="91440" cy="400110"/>
+            <a:chOff x="6393901" y="3277803"/>
+            <a:chExt cx="91440" cy="400110"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6393901" y="3277803"/>
+              <a:ext cx="91440" cy="91440"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6393901" y="3380693"/>
+              <a:ext cx="91440" cy="91440"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6393901" y="3586473"/>
+              <a:ext cx="91440" cy="91440"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6393901" y="3483583"/>
+              <a:ext cx="91440" cy="91440"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3682667"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3579777"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3931509"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4008677"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4240179"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4163013"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4085845"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4777309"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4854477"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="5085979"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="5008813"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="339" name="Google Shape;339;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="4931645"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="5389256"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="5688824"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="5239472"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="5539040"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="5838608"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="278" idx="3"/>
+            <a:endCxn id="311" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="8432966" y="2359271"/>
+            <a:ext cx="958800" cy="866100"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 44551" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6015079" y="2444568"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="346" idx="2"/>
+            <a:endCxn id="324" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="5959849" y="2636958"/>
+            <a:ext cx="534900" cy="333000"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="346" idx="2"/>
+            <a:endCxn id="326" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="5805499" y="2791308"/>
+            <a:ext cx="843600" cy="333000"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="346" idx="2"/>
+            <a:endCxn id="330" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="5506699" y="3090108"/>
+            <a:ext cx="1441200" cy="333000"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="346" idx="2"/>
+            <a:endCxn id="342" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="6355849" y="2240958"/>
+            <a:ext cx="2749200" cy="3339300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9147698" y="5293499"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="351" idx="0"/>
+            <a:endCxn id="353" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="8913818" y="4815599"/>
+            <a:ext cx="757500" cy="198300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9391794" y="4490247"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="354" name="Google Shape;354;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="273" idx="3"/>
+            <a:endCxn id="340" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4745000" y="3077031"/>
+            <a:ext cx="4655100" cy="2358000"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 12214" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00A9F4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5176502" y="2979587"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="286" idx="2"/>
+            <a:endCxn id="355" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="3644218" y="1492890"/>
+            <a:ext cx="191100" cy="2965200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 219616" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00A9F4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="273" idx="3"/>
+            <a:endCxn id="331" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4745000" y="3077031"/>
+            <a:ext cx="1648800" cy="977400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 50003" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00A9F4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="273" idx="3"/>
+            <a:endCxn id="335" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4745000" y="3077031"/>
+            <a:ext cx="1648800" cy="1746000"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 50003" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00A9F4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="310" idx="3"/>
+            <a:endCxn id="329" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2841879"/>
+            <a:ext cx="3380400" cy="783600"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 73243" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FAA082"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1329182" y="2121622"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1189482" y="2331172"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1049782" y="2540722"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="910082" y="2750272"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="360" idx="2"/>
+            <a:endCxn id="274" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="1535702" y="2052262"/>
+            <a:ext cx="2364900" cy="2686500"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 91965" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="365" name="Google Shape;365;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5704332" y="4344122"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="367" idx="0"/>
+            <a:endCxn id="321" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5319502" y="3314272"/>
+            <a:ext cx="1460400" cy="688200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="274" idx="0"/>
+            <a:endCxn id="365" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="4788758" y="3662319"/>
+            <a:ext cx="188100" cy="1643100"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5659882" y="4388572"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="367" idx="0"/>
+            <a:endCxn id="334" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5921152" y="3915922"/>
+            <a:ext cx="257100" cy="688200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="367" idx="0"/>
+            <a:endCxn id="337" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="5678152" y="4416022"/>
+            <a:ext cx="743100" cy="688200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector4">
+            <a:avLst>
+              <a:gd fmla="val -30763" name="adj1"/>
+              <a:gd fmla="val -188" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="274" idx="3"/>
+            <a:endCxn id="343" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4745000" y="4701030"/>
+            <a:ext cx="4655100" cy="883800"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 16443" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="274" idx="3"/>
+            <a:endCxn id="327" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="4745000" y="3276930"/>
+            <a:ext cx="1648800" cy="1424100"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 46768" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="361" idx="2"/>
+            <a:endCxn id="336" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="2575752" y="1082062"/>
+            <a:ext cx="2477700" cy="5158800"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7F7F7F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5386832" y="4902922"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="374" idx="0"/>
+            <a:endCxn id="320" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="4822802" y="3331972"/>
+            <a:ext cx="2180700" cy="961200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7F7F7F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="374" idx="0"/>
+            <a:endCxn id="328" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5325902" y="3835072"/>
+            <a:ext cx="1174500" cy="961200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7F7F7F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="374" idx="0"/>
+            <a:endCxn id="302" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5527502" y="4036672"/>
+            <a:ext cx="771300" cy="961200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="7F7F7F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="362" idx="2"/>
+            <a:endCxn id="339" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="2572102" y="1155562"/>
+            <a:ext cx="2345100" cy="5298300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5332871" y="4985472"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="380" name="Google Shape;380;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="379" idx="0"/>
+            <a:endCxn id="322" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="4806041" y="3397722"/>
+            <a:ext cx="2160300" cy="1015200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="379" idx="0"/>
+            <a:endCxn id="332" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5536391" y="4128072"/>
+            <a:ext cx="699600" cy="1015200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="363" idx="2"/>
+            <a:endCxn id="338" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="2568452" y="1229062"/>
+            <a:ext cx="2212800" cy="5438100"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5771601" y="5056595"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="383" idx="0"/>
+            <a:endCxn id="319" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="4887471" y="3550145"/>
+            <a:ext cx="2436300" cy="576600"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="383" idx="0"/>
+            <a:endCxn id="332" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5765871" y="4382945"/>
+            <a:ext cx="725100" cy="622200"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="383" idx="0"/>
+            <a:endCxn id="325" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="5164221" y="3826895"/>
+            <a:ext cx="1882800" cy="576600"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3065044" y="2400849"/>
+            <a:ext cx="2197184" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFC000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sectoral electricity (post transmission)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3065044" y="2693617"/>
+            <a:ext cx="2197184" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FAA082"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FAA082"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electricity (pre transmission)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8335792" y="2550776"/>
+            <a:ext cx="500728" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sectoral</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8433105" y="2971247"/>
+            <a:ext cx="390831" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Motive energy</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="391" name="Google Shape;391;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8467579" y="3865609"/>
+            <a:ext cx="637273" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E8BDAD"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="E8BDAD"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Low temp. process heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="392" name="Google Shape;392;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8467579" y="4701029"/>
+            <a:ext cx="637273" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="E5546C"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="E5546C"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>High temp. process heat</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;p8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="8440237" y="4335722"/>
+            <a:ext cx="956400" cy="641100"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 69946" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4790334" y="2924746"/>
+            <a:ext cx="534585" cy="123639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00A9F4"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00A9F4"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4823004" y="4577919"/>
+            <a:ext cx="435872" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="00B050"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biofuels</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5769139" y="4950900"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="396" idx="2"/>
+            <a:endCxn id="341" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="7261459" y="3595740"/>
+            <a:ext cx="692100" cy="3585300"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;p8"/>
+          <p:cNvCxnSpPr>
+            <a:endCxn id="399" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="8871882" y="5206567"/>
+            <a:ext cx="928500" cy="127800"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E5546C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="4760497"/>
+            <a:ext cx="91440" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="400" name="Google Shape;400;p8"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="310" idx="3"/>
+            <a:endCxn id="273" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3013649" y="2841879"/>
+            <a:ext cx="1047600" cy="111900"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FAA082"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="421426" y="6612501"/>
+            <a:ext cx="4609652" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note: This diagram is indicative, not complete</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;p8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6393901" y="3931509"/>
+            <a:ext cx="2039065" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="sq" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Low Temp. Process Heat Techs. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="6730488" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>CLEWs++ coverage and interactions</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8384103" y="2739025"/>
+            <a:ext cx="1999200" cy="743100"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2683C6"/>
+            <a:schemeClr val="accent5"/>
           </a:solidFill>
-          <a:ln w="15875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5297553" y="4255000"/>
+            <a:ext cx="1999200" cy="743100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="dk1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Waste</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5297553" y="1223050"/>
+            <a:ext cx="1999200" cy="743100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Climate</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5297553" y="2739025"/>
+            <a:ext cx="1999200" cy="743100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2211003" y="2739025"/>
+            <a:ext cx="1999200" cy="743100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00B050"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Land</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="5976503" y="1976000"/>
+            <a:ext cx="7800" cy="771300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6732203" y="1975850"/>
+            <a:ext cx="0" cy="779700"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7298978" y="3282575"/>
+            <a:ext cx="1062600" cy="7800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="416" name="Google Shape;416;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="7298978" y="2912675"/>
+            <a:ext cx="1086300" cy="7800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="417" name="Google Shape;417;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4211253" y="3291625"/>
+            <a:ext cx="1062600" cy="7800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4211253" y="2921725"/>
+            <a:ext cx="1086300" cy="7800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="6293253" y="3482913"/>
+            <a:ext cx="7800" cy="771300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1831878" y="4661833"/>
+            <a:ext cx="3474900" cy="3600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1831550" y="1478675"/>
+            <a:ext cx="19200" cy="3189600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844493" y="1469981"/>
+            <a:ext cx="3462600" cy="600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1039350" y="5102775"/>
+            <a:ext cx="10515600" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="344068"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="15875">
             <a:solidFill>
               <a:srgbClr val="0B4960"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In theory, all 5 systems may somehow interact with each other. Nevertheless, not all those interactions are significant enough or relevant for CLEWs++ and thus, they are usually omitted. For instance, the energy requirements for treating waste are – in the grand scheme of things – very small and therefore, this interaction is typically not covered.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="424" name="Google Shape;424;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2394525" y="1640861"/>
+            <a:ext cx="2912400" cy="1200"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="425" name="Google Shape;425;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2397300" y="1640615"/>
+            <a:ext cx="3600" cy="1116300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3275025" y="1795134"/>
+            <a:ext cx="3600" cy="938400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="427" name="Google Shape;427;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3272778" y="1806091"/>
+            <a:ext cx="2034000" cy="3600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="9311499" y="1635877"/>
+            <a:ext cx="3600" cy="1083600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;p10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7289718" y="1621902"/>
+            <a:ext cx="2034000" cy="3600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="434" name="Shape 434"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Disambiguation</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609375" y="1164865"/>
+            <a:ext cx="4824000" cy="2232000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="344068"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="15875">
+            <a:solidFill>
+              <a:srgbClr val="0B4960"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Modelling environment</a:t>
+              <a:t>Modelling scope</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="FFFFFF"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Modelling environment or model generator refers to the platform/code used to build a model. For example, Excel can be the environment for a simple model. Various software can be also used. </a:t>
+              <a:t>Refers to what aspects the model covers, e.g. Whole energy system, CLEWs etc. This is independent from where the model is built.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>OSeMOSYS</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> will be the focus of this course</a:t>
+              <a:t>will be the focus of this course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;p32"/>
+          <p:cNvPr id="437" name="Google Shape;437;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="3850915"/>
-            <a:ext cx="4698684" cy="1966955"/>
+            <a:off x="6293797" y="1145344"/>
+            <a:ext cx="4824000" cy="2232000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1CADE4"/>
+            <a:srgbClr val="2683C6"/>
           </a:solidFill>
-          <a:ln w="15875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="15875">
             <a:solidFill>
               <a:srgbClr val="0B4960"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>Interface</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>OSeMOSYS can run using simple txt files (i.e. no interface) but various interfaces have been developed over time. The Model User Interface for OSeMOSYS (</a:t>
+              <a:t>Modelling environment</a:t>
             </a:r>
-            <a:r>
-[...23 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...34 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>Templates</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>In order to prepare the input data for any model, the user usually relies on certain templates, depending on the scope of the model. The Model Development Infrastructure (</a:t>
+              <a:t>Modelling environment or model generator refers to the platform/code used to build a model. Eg, Excel can be the environment for a simple model. Various software can be also used</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>will be the focus of this course</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609375" y="3850914"/>
+            <a:ext cx="4824000" cy="2232000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1CADE4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="15875">
+            <a:solidFill>
+              <a:srgbClr val="0B4960"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Interface</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>OSeMOSYS can run using simple txt files (i.e. no interface) but various interfaces have been developed over time. The Model User Interface for OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MUIO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>) will be the focus of this course</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6293797" y="3831394"/>
+            <a:ext cx="4824000" cy="2232000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00B050"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="15875">
+            <a:solidFill>
+              <a:srgbClr val="0B4960"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Templates</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In order to prepare the input data for any model, the user usually relies on certain templates, depending on the scope of the model. The Model Development Infrastructure </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="F2F2F2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>) will be the focus of this course</a:t>
+              <a:t>will be the focus of this course</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 383"/>
+        <p:cNvPr id="444" name="Shape 444"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;p33"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modelling scope</a:t>
+              <a:t>Modelling Scope</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p33"/>
-[...309 lines deleted...]
-          <p:cNvPr id="391" name="Google Shape;391;p33"/>
+          <p:cNvPr id="446" name="Google Shape;446;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="434879" y="1261861"/>
-            <a:ext cx="2820289" cy="369332"/>
+            <a:off x="246472" y="1261861"/>
+            <a:ext cx="2820300" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-76200" algn="ctr" rtl="0">
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Power plants</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;p33"/>
-[...138 lines deleted...]
-          <p:cNvPr id="396" name="Google Shape;396;p33"/>
+          <p:cNvPr id="447" name="Google Shape;447;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="137238" y="3191237"/>
             <a:ext cx="2820289" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-76200" algn="ctr" rtl="0">
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Industry</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;p33"/>
-[...424 lines deleted...]
-          <p:cNvPr id="407" name="Google Shape;407;p33"/>
+          <p:cNvPr id="448" name="Google Shape;448;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8967309" y="1114708"/>
             <a:ext cx="2820300" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-76200" algn="ctr" rtl="0">
+            <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Waste</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="630000" y="898198"/>
+            <a:ext cx="10775340" cy="5216851"/>
+            <a:chOff x="719136" y="898198"/>
+            <a:chExt cx="10775340" cy="5216851"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="719136" y="901696"/>
+              <a:ext cx="10753728" cy="5213353"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:solidFill>
+                <a:srgbClr val="000D2C"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>CLEWs++ model</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="719136" y="901695"/>
+              <a:ext cx="8352474" cy="4123694"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:solidFill>
+                <a:srgbClr val="06246A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Common CLEWs model</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="725337" y="898198"/>
+              <a:ext cx="6820854" cy="3209295"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:solidFill>
+                <a:srgbClr val="283B6A"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Whole energy system model</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="719136" y="902895"/>
+              <a:ext cx="5072064" cy="2242193"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 16667" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:solidFill>
+                <a:srgbClr val="49546B"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Simple power sector model</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A group of people and a graph&#10;&#10;AI-generated content may be incorrect." id="454" name="Google Shape;454;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4135764" y="1584051"/>
+              <a:ext cx="992836" cy="992836"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A cartoon of a factory&#10;&#10;AI-generated content may be incorrect." id="455" name="Google Shape;455;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1404673" y="1535250"/>
+              <a:ext cx="952195" cy="952195"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3033285" y="1288711"/>
+              <a:ext cx="2820300" cy="369300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Simple electricity demand</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A cartoon of a factory&#10;&#10;AI-generated content may be incorrect." id="457" name="Google Shape;457;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1243105" y="3456502"/>
+              <a:ext cx="608556" cy="608556"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A cartoon of a car&#10;&#10;AI-generated content may be incorrect." id="458" name="Google Shape;458;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6100958" y="1130510"/>
+              <a:ext cx="1055065" cy="1055065"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A cartoon of a city&#10;&#10;AI-generated content may be incorrect." id="459" name="Google Shape;459;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6096000" y="2782834"/>
+              <a:ext cx="977946" cy="977946"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5174828" y="2502846"/>
+              <a:ext cx="2820289" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Buildings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="461" name="Google Shape;461;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5213093" y="1104044"/>
+              <a:ext cx="2820300" cy="369300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Transport</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A diagram of a diagram&#10;&#10;AI-generated content may be incorrect." id="462" name="Google Shape;462;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7791619" y="1857578"/>
+              <a:ext cx="829934" cy="829934"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6796441" y="1581984"/>
+              <a:ext cx="2820289" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Water</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A cartoon of trees and bushes&#10;&#10;AI-generated content may be incorrect." id="464" name="Google Shape;464;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2115821" y="4234966"/>
+              <a:ext cx="841706" cy="841706"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="465" name="Google Shape;465;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1126529" y="4137839"/>
+              <a:ext cx="2820289" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Land</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A colorful earth with a thermometer&#10;&#10;AI-generated content may be incorrect." id="466" name="Google Shape;466;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7791619" y="3855163"/>
+              <a:ext cx="841706" cy="841706"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6796441" y="3663982"/>
+              <a:ext cx="2820289" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Climate</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A yellow truck with a black background&#10;&#10;AI-generated content may be incorrect." id="468" name="Google Shape;468;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9757147" y="1252640"/>
+              <a:ext cx="1076465" cy="1076465"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="A magnifying glass and a piece of paper&#10;&#10;AI-generated content may be incorrect." id="469" name="Google Shape;469;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10084988" y="5176823"/>
+              <a:ext cx="657684" cy="657684"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8885226" y="4798566"/>
+              <a:ext cx="2492400" cy="369300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Increased detail and policy-making relevance </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;p14"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9096276" y="2832960"/>
+              <a:ext cx="2398200" cy="369300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-76200" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:schemeClr val="lt1"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Quattrocento Sans"/>
+                <a:buChar char="​"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Following standardised development approach</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="472" name="Google Shape;472;p14" title="template.png"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9962475" y="3316348"/>
+              <a:ext cx="829925" cy="829925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="477" name="Shape 477"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;p33"/>
+          <p:cNvPr id="478" name="Google Shape;478;p30"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8885226" y="4798566"/>
-            <a:ext cx="2492400" cy="369300"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="5443920" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-76200" algn="ctr" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="​"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Increased detail and policy-making relevance </a:t>
+              <a:t>Modelling Environment</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A close-up of a word&#10;&#10;AI-generated content may be incorrect." id="479" name="Google Shape;479;p30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7169555" y="1703519"/>
+            <a:ext cx="3171651" cy="1930717"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect." id="480" name="Google Shape;480;p30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1429512" y="4161540"/>
+            <a:ext cx="3862578" cy="1839390"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect." id="481" name="Google Shape;481;p30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7109460" y="4258275"/>
+            <a:ext cx="3291840" cy="1645920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;p33"/>
+          <p:cNvPr id="482" name="Google Shape;482;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9096276" y="2832960"/>
-            <a:ext cx="2398200" cy="369300"/>
+            <a:off x="630000" y="981071"/>
+            <a:ext cx="10280706" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-76200" algn="ctr" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="​"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Following standardised development approach</a:t>
+              <a:t>Any of the following can be used to build a CLEWs++ model. NB: the list is not exhaustive</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="410" name="Google Shape;410;p33" title="template.png"/>
+          <p:cNvPr id="483" name="Google Shape;483;p30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId13">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9962475" y="3316348"/>
-            <a:ext cx="829925" cy="829925"/>
+            <a:off x="1988631" y="1296707"/>
+            <a:ext cx="2744341" cy="2744341"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 415"/>
+        <p:cNvPr id="488" name="Shape 488"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;p34"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="489" name="Google Shape;489;p31"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2800">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Modelling environment</a:t>
+              <a:t>What you will need in this course: MDI</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="417" name="Google Shape;417;p34" descr="A black and white rectangle with black text&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="490" name="Google Shape;490;p31"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609543" y="1369534"/>
-[...611 lines deleted...]
-            <a:off x="719136" y="1745226"/>
+            <a:off x="446181" y="1738402"/>
             <a:ext cx="3018474" cy="4609123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;p36"/>
+          <p:cNvPr id="491" name="Google Shape;491;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="877254" y="1038768"/>
-            <a:ext cx="6392226" cy="569387"/>
+            <a:off x="540000" y="977233"/>
+            <a:ext cx="9594000" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+            <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Model Development Infrastructure (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>)</a:t>
+              <a:t>): </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>for pre-processing the data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+            <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Can be accessed here: </a:t>
+              <a:t>are here: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://zenodo.org/records/16875355</a:t>
+              <a:t>https://zenodo.org/records/19046773</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0242D3"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0242D3"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;p36"/>
+          <p:cNvPr id="492" name="Google Shape;492;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5703726" y="2445520"/>
-            <a:ext cx="4698600" cy="1967100"/>
+            <a:off x="5683254" y="2883711"/>
+            <a:ext cx="5150202" cy="2318504"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="344068"/>
           </a:solidFill>
-          <a:ln w="15875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="15875">
             <a:solidFill>
               <a:srgbClr val="0B4960"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Various </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>templates</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> for building OSeMOSYS models have been developed over the years. Most notably, the Starter Data Kits (SDKs) and OSeMOSYS Global. Those templates differ both in terms of </a:t>
+              <a:t> for building OSeMOSYS models have been developed over the years.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Most notably, the Starter Data Kits (SDKs) and OSeMOSYS Global. Those templates differ both in terms of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>scope</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>usability</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 444"/>
+        <p:cNvPr id="497" name="Shape 497"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;p32"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="1952105"/>
-            <a:ext cx="9607824" cy="2387600"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What you will need in this course: interface for OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="499" name="Google Shape;499;p32"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1840824"/>
+            <a:ext cx="8973496" cy="2987208"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="500" name="Google Shape;500;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1005877"/>
+            <a:ext cx="10733700" cy="553998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MUIO (Model User Interface for OSeMOSYS): to run the models. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is the most recently </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>developed and advanced interface for using OSeMOSYS</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="5368422"/>
+            <a:ext cx="8266746" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Quattrocento Sans"/>
+              <a:buChar char="​"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MUIO can be downloaded </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>here</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;p32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="5780379"/>
+            <a:ext cx="10733724" cy="553998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the past, various </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>OSeMOSYS interfaces </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>have been developed. Most notably: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MoManI, Otoole and Answer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(not exclusive for OSeMOSYS use) </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="506" name="Shape 506"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;p33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4185387" y="0"/>
+            <a:ext cx="3647976" cy="6857999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="508" name="Google Shape;508;p33"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176211" cy="1062083"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 60"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p4"/>
+          <p:cNvPr id="98" name="Google Shape;98;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p4"/>
+          <p:cNvPr id="99" name="Google Shape;99;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
             <a:ext cx="9737322" cy="4000139"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p4"/>
+          <p:cNvPr id="100" name="Google Shape;100;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1733550" y="1478735"/>
-            <a:ext cx="8446500" cy="1169700"/>
+            <a:off x="1872750" y="1564271"/>
+            <a:ext cx="8446500" cy="2790467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Course prerequisite</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Before taking the current course, the </a:t>
+              <a:t>Before taking the current course, the participant should first take the ‘Introduction to CLEWs’ course which can be accessed from this page:</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>participant </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                      <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=11715</a:t>
+              <a:t>https://climatecompatiblegrowth.com/international-partnerships/capacity-building/openlearn-courses/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>On top of that, the participant must have built at least one additional model (i.e. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="1"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>not</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t> as part of the first course)</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> as part of the first course) with minimal to zero help.</a:t>
             </a:r>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="3461520" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>First things first</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p4"/>
+          <p:cNvPr id="102" name="Google Shape;102;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1733550" y="2951946"/>
-            <a:ext cx="8446500" cy="1169700"/>
+            <a:off x="1869825" y="4551530"/>
+            <a:ext cx="8446500" cy="923289"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Course objective and </a:t>
+              <a:t>Course forum</a:t>
             </a:r>
-            <a:r>
-[...97 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...24 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...26 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>For questions related to CLEWs++ modelling, please refer to the relevant forum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="013CC7"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                      <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://forum.u4ria.org/c/clews/10</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="67" name="Google Shape;67;p4" descr="Badge Tick with solid fill"/>
+          <p:cNvPr descr="Badge Tick with solid fill" id="103" name="Google Shape;103;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="770139" y="1518441"/>
+            <a:off x="540000" y="1745445"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="68" name="Google Shape;68;p4" descr="Bullseye with solid fill"/>
+          <p:cNvPr descr="Meeting with solid fill" id="104" name="Google Shape;104;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="770139" y="3009880"/>
-[...26 lines deleted...]
-            <a:off x="770139" y="4380038"/>
+            <a:off x="540000" y="4551530"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 74"/>
+        <p:cNvPr id="109" name="Shape 109"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p6"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="110" name="Google Shape;110;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="833117"/>
-            <a:ext cx="2881314" cy="646745"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...9 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p6"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="111" name="Google Shape;111;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="770139" y="1768224"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
-              <a:t>Energy and other resource/economic systems are complex</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;p6"/>
+          <p:cNvPr id="112" name="Google Shape;112;p5"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6200331" y="937170"/>
-            <a:ext cx="3300414" cy="646745"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Money doesn’t grow on trees</a:t>
+              <a:t>This course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p6"/>
+          <p:cNvPr id="113" name="Google Shape;113;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7267608" y="3425666"/>
-            <a:ext cx="4260534" cy="646745"/>
+            <a:off x="1733550" y="1571671"/>
+            <a:ext cx="8446500" cy="4247276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Some situations are beyond our control…</a:t>
+              <a:t>Course objective and expectations</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...24 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Policy-making is complicated</a:t>
+              <a:t>This course aims at helping the participant understand both the theoretical and practical principles around the </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++ concept…</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is a tool grounded on the Climate, Land, Energy, and Water systems (CLEWs) framework and encompassing all sectors of an economy and a wide array of emissions, fitting the scope of NDC updates. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To learn its principles, you'll be taken through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>14 lectures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, each focusing on a modelling feature or sector and including small exercises, and then </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1 hands-on practice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, where you build an entire model using the interface MUIO and a Model Development Interface (MDI).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFFFF"/>
+              </a:highlight>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Following the completion of the course, the participant will be able to build and analyse a full-scale CLEWs++ model, using OSeMOSYS and templates provided.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="80" name="Google Shape;80;p6" descr="A hand reaching for money on a tree&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Bullseye with solid fill" id="114" name="Google Shape;114;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6322572" y="1380354"/>
-[...81 lines deleted...]
-            <a:ext cx="2731240" cy="2109318"/>
+            <a:off x="540000" y="1483929"/>
+            <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88"/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p8"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p28"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="540000" y="878078"/>
+            <a:ext cx="2881200" cy="646800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...8 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
-              <a:t>Quantifying the impossible</a:t>
+              <a:rPr b="1" lang="sv-SE" sz="1600"/>
+              <a:t>Natural resources are finite</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Energy and other resource/economic systems are complex</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7957176" y="901697"/>
+            <a:ext cx="3759300" cy="646800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Financial resources are constrained</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8157025" y="3511818"/>
+            <a:ext cx="3077700" cy="646800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Some situations are beyond our control</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3950857" y="2903232"/>
+            <a:ext cx="3311700" cy="1725600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Integrated planning, encompassing a variety of sectors and actors under resource constraints, is typically a </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>WICKED PROBLEM</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="90" name="Google Shape;90;p8" descr="A person in a suit&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A hand reaching for money on a tree&#10;&#10;AI-generated content may be incorrect." id="125" name="Google Shape;125;p28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8765635" y="973992"/>
+            <a:off x="8157025" y="1482119"/>
+            <a:ext cx="3077700" cy="1962841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A close-up of a virus&#10;&#10;AI-generated content may be incorrect." id="126" name="Google Shape;126;p28"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8157025" y="4225476"/>
+            <a:ext cx="3077700" cy="2051800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A hand holding a small green planet&#10;&#10;AI-generated content may be incorrect." id="127" name="Google Shape;127;p28"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1444290"/>
+            <a:ext cx="2426390" cy="1962841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="128" name="Google Shape;128;p28" title="Capture.PNG"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="4163502"/>
+            <a:ext cx="2426390" cy="2113774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="3442632"/>
+            <a:ext cx="3016499" cy="646800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE" sz="1600"/>
+              <a:t>Resource systems are interconnected</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;p28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3434243" y="6210281"/>
+            <a:ext cx="3016500" cy="333000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPct val="244897"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400"/>
+              <a:t>. License: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1400" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>CC BY-ND 4.0</a:t>
+            </a:r>
+            <a:endParaRPr sz="2200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="6138864" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Quantifying the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>mpossible </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A person in a suit&#10;&#10;AI-generated content may be incorrect." id="137" name="Google Shape;137;p7"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5582263" y="973813"/>
             <a:ext cx="2707229" cy="2809517"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="91" name="Google Shape;91;p8" descr="A white house shaped object on a yellow background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A white house shaped object on a yellow background&#10;&#10;AI-generated content may be incorrect." id="138" name="Google Shape;138;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2885059" y="973992"/>
+            <a:off x="2885059" y="973813"/>
             <a:ext cx="2598460" cy="2455187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="92" name="Google Shape;92;p8" descr="A power lines with text below&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A power lines with text below&#10;&#10;AI-generated content may be incorrect." id="139" name="Google Shape;139;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="447640" y="973992"/>
             <a:ext cx="2304633" cy="2455187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="93" name="Google Shape;93;p8" descr="A graph of the price of a graph&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A graph of the price of a graph&#10;&#10;AI-generated content may be incorrect." id="140" name="Google Shape;140;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5570255" y="973992"/>
+            <a:off x="8388236" y="841248"/>
             <a:ext cx="3108644" cy="3427869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p8"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3292552" y="5462267"/>
-            <a:ext cx="7143038" cy="646745"/>
+            <a:off x="6096000" y="4895339"/>
+            <a:ext cx="5400880" cy="755653"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1">
+              <a:rPr b="1" lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The use of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1">
+              <a:rPr b="1" lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>mathematical models </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1">
+              <a:rPr b="1" lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>becomes</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1">
+              <a:rPr b="1" lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> imperative…</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="95" name="Google Shape;95;p8" title="Screenshot 2026-01-05 085333.png"/>
+          <p:cNvPr id="142" name="Google Shape;142;p7" title="Screenshot 2026-01-05 085333.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="447650" y="3832502"/>
+            <a:off x="342997" y="3717171"/>
             <a:ext cx="2437399" cy="2356336"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="96" name="Google Shape;96;p8" title="Screenshot 2026-01-05 085543.png"/>
+          <p:cNvPr id="143" name="Google Shape;143;p7" title="Screenshot 2026-01-05 085543.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8765625" y="3783500"/>
+            <a:off x="2911205" y="3717171"/>
             <a:ext cx="2437400" cy="2660014"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 100"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g39231a44b24_1_19"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;p2"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="135194"/>
-            <a:ext cx="10540200" cy="907800"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="4846085" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>From CLEWs to CLEWs++</a:t>
             </a:r>
-            <a:endParaRPr sz="3200"/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="102" name="Google Shape;102;g39231a44b24_1_19" descr="A diagram of a gas consumption&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A diagram of a gas consumption&#10;&#10;AI-generated content may be incorrect." id="149" name="Google Shape;149;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect l="21266" r="14134"/>
+          <a:srcRect b="0" l="21266" r="14134" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5303323" y="2441440"/>
-            <a:ext cx="2286250" cy="2123451"/>
+            <a:off x="5088386" y="2148840"/>
+            <a:ext cx="2501188" cy="2341885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...257 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;g39231a44b24_1_19" descr="A diagram of energy and water&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A diagram of energy and water&#10;&#10;AI-generated content may be incorrect." id="150" name="Google Shape;150;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="266616" y="1755620"/>
+            <a:off x="318006" y="1567050"/>
             <a:ext cx="4676775" cy="2867025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g39231a44b24_1_19"/>
+          <p:cNvPr id="151" name="Google Shape;151;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="480361" y="4932182"/>
-            <a:ext cx="4251600" cy="1169700"/>
+            <a:off x="375263" y="4622650"/>
+            <a:ext cx="4525913" cy="1569620"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Integrated assessment methodology for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>climate, land, energy and water</a:t>
+              <a:t>climate, land, energy, and water</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> security</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Primary objective is to assess the role of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>technology choice</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>technology change</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;g39231a44b24_1_19"/>
+          <p:cNvPr id="152" name="Google Shape;152;p2"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4994781" y="1402266"/>
             <a:ext cx="0" cy="4920000"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="107" name="Google Shape;107;g39231a44b24_1_19" descr="A computer servers with arrows&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A computer servers with arrows&#10;&#10;AI-generated content may be incorrect." id="153" name="Google Shape;153;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5685876" y="4622650"/>
-            <a:ext cx="1359100" cy="1507575"/>
+            <a:off x="5404245" y="4523191"/>
+            <a:ext cx="1869469" cy="1768537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g39231a44b24_1_19"/>
+          <p:cNvPr id="154" name="Google Shape;154;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143259" y="1402266"/>
-            <a:ext cx="2465400" cy="307800"/>
+            <a:off x="1423693" y="993157"/>
+            <a:ext cx="2465400" cy="400069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2000" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;g39231a44b24_1_19"/>
+          <p:cNvPr id="155" name="Google Shape;155;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7506223" y="1447816"/>
-            <a:ext cx="2465400" cy="307800"/>
+            <a:off x="8399210" y="993156"/>
+            <a:ext cx="2465400" cy="400069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs ++</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2000" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="156" name="Google Shape;156;p2"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="7588158" y="1567050"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{ABF4A559-E69A-4A66-B93D-9DDF10F7FAEB}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="396725"/>
+                <a:gridCol w="396725"/>
+                <a:gridCol w="3294025"/>
+              </a:tblGrid>
+              <a:tr h="405250">
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>CLEWs++</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> is an </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>application of the CLEWs </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>framework which features the following aspects:</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+                <a:tc hMerge="1"/>
+                <a:tc hMerge="1"/>
+              </a:tr>
+              <a:tr h="624850">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t>❑</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="46800" marB="45725" marR="36000" marL="36000"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>The model is used to advise specific policy processes. This requires the following:</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+                <a:tc hMerge="1"/>
+              </a:tr>
+              <a:tr h="964525">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t>1.</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+                <a:tc hMerge="1"/>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="450850" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>100% GHG emissions</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>coverage</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>. Therefore, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>waste sector</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> and </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>industrial process emissions</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> (commonly omitted in other cases) must be included</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="537800">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t>2.</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+                <a:tc hMerge="1"/>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="450850" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Level of detail, curation, and data quality is high</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="964525">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t>❑</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="36000" marL="36000"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Model development</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> has to follow a </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>standardised </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>and </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>replicable </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>method</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                </a:tc>
+                <a:tc hMerge="1"/>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 113"/>
+        <p:cNvPr id="160" name="Shape 160"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p12"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;p11"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="0"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="540000" y="387296"/>
+            <a:ext cx="9401492" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200"/>
-              <a:t>The CLEWS++ Model Develops Integrated and Coherent Scenarios for Global GHG Emissions</a:t>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The CLEWS++ Model develops integrated and coherent scenarios for Global GHG Emissions</a:t>
             </a:r>
-            <a:endParaRPr sz="3200"/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="115" name="Google Shape;115;p12"/>
+          <p:cNvPr id="162" name="Google Shape;162;p11"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="554736" y="1277129"/>
-          <a:ext cx="11180050" cy="5176520"/>
+          <a:off x="540000" y="1277129"/>
+          <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr firstRow="1">
+              <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{71685E15-9EFE-46FB-8BC1-1AE644D1910A}</a:tableStyleId>
+                <a:tableStyleId>{ABF4A559-E69A-4A66-B93D-9DDF10F7FAEB}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="7390375">
-[...12 lines deleted...]
-                </a:gridCol>
+                <a:gridCol w="7390375"/>
+                <a:gridCol w="3789675"/>
               </a:tblGrid>
-              <a:tr h="370850">
+              <a:tr h="5075900">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="1" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>CLEWs++ </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600">
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>models </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="1" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>the current and future energy-land-water-waste system through linear optimisation</a:t>
+                        <a:t>the current and future energy–land–water–waste system through linear optimisation</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="0" sz="1600" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>CLEWs++</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Noto Sans Symbols"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>uses linear optimisation to </a:t>
+                        <a:t>uses linear optimisation to analyse how policymakers and markets will drive economic outcomes related to energy, water, and food supply</a:t>
                       </a:r>
-                      <a:r>
-[...15 lines deleted...]
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Noto Sans Symbols"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>embeds socio-political and techno-economic feasibility into the scenarios</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                      <a:endParaRPr b="0" sz="1600" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="0"/>
+                          <a:spcPts val="400"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>As opposed to system simulation where the user forces the behaviour of the model, in optimisation, the model finds the least-cost solution, considering given constraints</a:t>
+                        <a:t>As opposed to system simulation where the user forces the behaviour of the model, in optimisation the model finds the </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" b="0">
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>least-cost solution</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>, considering given constraints</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" sz="1600" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="127000" marR="127000" marT="127000" marB="127000">
-                    <a:lnL w="9525" cap="flat" cmpd="sng">
+                  <a:tcPr marT="127000" marB="127000" marR="127000" marL="127000">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-                      <a:tailEnd type="none" w="sm" len="sm"/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
-                    <a:lnR w="12700" cap="flat" cmpd="sng">
+                    <a:lnR cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-                      <a:tailEnd type="none" w="sm" len="sm"/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
-                    <a:lnT w="9525" cap="flat" cmpd="sng">
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-                      <a:tailEnd type="none" w="sm" len="sm"/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
-                    <a:lnB w="9525" cap="flat" cmpd="sng">
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-                      <a:tailEnd type="none" w="sm" len="sm"/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="3175" marR="0" lvl="1" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="1" marL="3175" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Noto Sans Symbols"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-                        <a:t>CLEWs++ identifies least cost strategies for meeting energy/food/water demand security goal</a:t>
+                        <a:t/>
                       </a:r>
-                      <a:endParaRPr sz="1600" b="1" u="none" strike="noStrike" cap="none">
+                      <a:endParaRPr b="0" sz="1600" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="127000" marB="127000" marR="127000" marL="127000">
+                    <a:lnL cap="flat" cmpd="sng" w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="163" name="Google Shape;163;p11" title="Screenshot 2026-01-05 090152.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="7407" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1184484" y="3861342"/>
+            <a:ext cx="5353050" cy="2610500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="164" name="Google Shape;164;p11"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="7942997" y="1384606"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{ABF4A559-E69A-4A66-B93D-9DDF10F7FAEB}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="339475"/>
+                <a:gridCol w="3485550"/>
+              </a:tblGrid>
+              <a:tr h="1070575">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
-[...1 lines deleted...]
-                        <a:spcAft>
                           <a:spcPts val="0"/>
-                        </a:spcAft>
-[...103 lines deleted...]
-                          <a:spcPts val="600"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
-                        <a:t>While ensuring a high degree of feasibility and realism</a:t>
+                        <a:t>CLEWs++ identifies least-cost strategies for meeting energy/food/water demand security goals </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" b="1" u="none" strike="noStrike" cap="none">
-[...3 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>including:</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1"/>
+              </a:tr>
+              <a:tr h="218050">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="600"/>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>Socio-political preferences</a:t>
+                        <a:t>Capital investments</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="326700">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
-                        <a:buFont typeface="Noto Sans Symbols"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
-[...4 lines deleted...]
-                        <a:t>Most likely climate policies</a:t>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
-                        <a:buFont typeface="Noto Sans Symbols"/>
-                        <a:buChar char="•"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>Public opinion on key technologies (e.g., carbon capture and storage)</a:t>
+                        <a:t>Economic activities and their costs</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="96900">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="3175" marR="0" lvl="1" indent="0" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Emissions</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="377475">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Resource uses</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="592475">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>While ensuring a high degree of feasibility and realism:</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1"/>
+              </a:tr>
+              <a:tr h="91725">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Socio-political preferences</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370850">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="1" marL="3175" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Noto Sans Symbols"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>Technoeconomic feasibility</a:t>
+                        <a:t>Public opinion on key technologies (e.g., carbon capture and storage)</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="129350">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
-                        <a:buFont typeface="Noto Sans Symbols"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
-[...4 lines deleted...]
-                        <a:t>Market and supply chain scale up (e.g., hydrogen)</a:t>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
-                          <a:spcPts val="300"/>
+                          <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1600"/>
-                        <a:buFont typeface="Noto Sans Symbols"/>
-                        <a:buChar char="•"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="sv-SE" sz="1600" b="0" u="none" strike="noStrike" cap="none">
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>Resource availability (e.g., biomass)</a:t>
+                        <a:t>Techno-economic feasibility</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1600" b="0" u="none" strike="noStrike" cap="none">
-[...3 lines deleted...]
-                      </a:endParaRPr>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="127000" marR="127000" marT="127000" marB="127000">
-[...9 lines deleted...]
-                    <a:lnR w="9525" cap="flat" cmpd="sng">
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-[...2 lines deleted...]
-                    <a:lnT w="9525" cap="flat" cmpd="sng">
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-[...2 lines deleted...]
-                    <a:lnB w="9525" cap="flat" cmpd="sng">
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="000000">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
-                      <a:headEnd type="none" w="sm" len="sm"/>
-                      <a:tailEnd type="none" w="sm" len="sm"/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:extLst>
-[...3 lines deleted...]
-                </a:extLst>
+              </a:tr>
+              <a:tr h="203200">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Market and supply chain scale-up (e.g., hydrogen)</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="370850">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buChar char="•"/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1600"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Resource availability (e.g., biomass)</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="18000" marB="18000" marR="91450" marL="91450">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 120"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p14"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;p29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="554736" y="182372"/>
-            <a:ext cx="11082528" cy="731520"/>
+            <a:off x="540000" y="0"/>
+            <a:ext cx="5059680" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Integrated system analysis</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p14"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;p29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="2"/>
+            <p:ph idx="2" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="554725" y="903825"/>
             <a:ext cx="11082600" cy="1116600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1500"/>
-              <a:t>The CLEWs++ whole-system approach not only incorporates all sectors, but also crucially considers the interactions </a:t>
+              <a:t>The CLEWs++ whole-system approach not only incorporates all sectors and their underlying biophysical systems, but also crucially considers the interactions </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1500" b="1" i="1"/>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1500"/>
               <a:t>between </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1500"/>
-              <a:t>sectors. This is vital to ensuring </a:t>
+              <a:t>systems. This is vital to ensuring </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1500" b="1"/>
+              <a:rPr b="1" lang="sv-SE" sz="1500"/>
               <a:t>scenario outcomes are realistic and coherent</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1500"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr sz="1500"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr sz="1500"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1500"/>
               <a:t>Let’s look at </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1500" b="1"/>
+              <a:rPr b="1" lang="sv-SE" sz="1500"/>
               <a:t>the energy system </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1500"/>
               <a:t>as an example.The energy system is comprised of numerous interacting systems, and the interactions within this system play a crucial role in determining the economics and outcomes of potential energy transitions.</a:t>
             </a:r>
             <a:endParaRPr sz="1500"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p14"/>
+          <p:cNvPr id="171" name="Google Shape;171;p29"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2015252" y="6025619"/>
             <a:ext cx="1310100" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p14"/>
+          <p:cNvPr id="172" name="Google Shape;172;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1560574" y="6094108"/>
             <a:ext cx="2219700" cy="452400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt2"/>
               </a:buClr>
               <a:buSzPts val="1680"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2-way impact: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>demand affects supply and vice versa</a:t>
             </a:r>
-            <a:endParaRPr sz="1155"/>
+            <a:endParaRPr b="0" i="0" sz="1155" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p14"/>
+          <p:cNvPr id="173" name="Google Shape;173;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="336225" y="3234959"/>
             <a:ext cx="1117800" cy="434400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Power </a:t>
+              <a:t>Power generation</a:t>
             </a:r>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr sz="1470"/>
+            <a:endParaRPr b="0" i="0" sz="1470" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p14"/>
+          <p:cNvPr id="174" name="Google Shape;174;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="453748" y="5235342"/>
             <a:ext cx="882900" cy="267000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Hydrogen production</a:t>
             </a:r>
-            <a:endParaRPr sz="1155"/>
+            <a:endParaRPr b="0" i="0" sz="1155" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p14"/>
+          <p:cNvPr id="175" name="Google Shape;175;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3052458" y="3792773"/>
             <a:ext cx="1310100" cy="193200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Transport</a:t>
             </a:r>
-            <a:endParaRPr sz="1470"/>
+            <a:endParaRPr b="0" i="0" sz="1470" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p14"/>
+          <p:cNvPr id="176" name="Google Shape;176;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3276134" y="4749106"/>
             <a:ext cx="862500" cy="166200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Buildings</a:t>
             </a:r>
-            <a:endParaRPr sz="1470"/>
+            <a:endParaRPr b="0" i="0" sz="1470" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p14"/>
+          <p:cNvPr id="177" name="Google Shape;177;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3052448" y="5678630"/>
             <a:ext cx="1310100" cy="177300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Industry</a:t>
             </a:r>
-            <a:endParaRPr sz="1470"/>
+            <a:endParaRPr b="0" i="0" sz="1470" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p14"/>
+          <p:cNvPr id="178" name="Google Shape;178;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="131" idx="4"/>
-            <a:endCxn id="132" idx="0"/>
+            <a:stCxn id="179" idx="4"/>
+            <a:endCxn id="180" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1633358" y="3753796"/>
+            <a:off x="1633358" y="3753795"/>
             <a:ext cx="0" cy="1313400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p14"/>
+          <p:cNvPr id="181" name="Google Shape;181;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="131" idx="6"/>
-            <a:endCxn id="134" idx="2"/>
+            <a:stCxn id="179" idx="6"/>
+            <a:endCxn id="182" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1934895" y="3452258"/>
+            <a:off x="1934895" y="3452257"/>
             <a:ext cx="1471200" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p14"/>
+          <p:cNvPr id="183" name="Google Shape;183;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="131" idx="6"/>
-            <a:endCxn id="136" idx="2"/>
+            <a:stCxn id="179" idx="6"/>
+            <a:endCxn id="184" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1934895" y="3452258"/>
+            <a:off x="1934895" y="3452257"/>
             <a:ext cx="1471200" cy="958200"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p14"/>
+          <p:cNvPr id="185" name="Google Shape;185;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="131" idx="6"/>
-            <a:endCxn id="138" idx="2"/>
+            <a:stCxn id="179" idx="6"/>
+            <a:endCxn id="186" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1934895" y="3452258"/>
+            <a:off x="1934895" y="3452257"/>
             <a:ext cx="1471200" cy="1916700"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p14"/>
+          <p:cNvPr id="187" name="Google Shape;187;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="134" idx="2"/>
-            <a:endCxn id="132" idx="6"/>
+            <a:stCxn id="182" idx="2"/>
+            <a:endCxn id="180" idx="6"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="1934783" y="3452240"/>
+            <a:off x="1934783" y="3452241"/>
             <a:ext cx="1471200" cy="1916700"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;p14"/>
+          <p:cNvPr id="188" name="Google Shape;188;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="136" idx="2"/>
-            <a:endCxn id="132" idx="6"/>
+            <a:stCxn id="184" idx="2"/>
+            <a:endCxn id="180" idx="6"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1934780" y="4410557"/>
             <a:ext cx="1471200" cy="958200"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p14"/>
+          <p:cNvPr id="189" name="Google Shape;189;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="138" idx="2"/>
-            <a:endCxn id="132" idx="6"/>
+            <a:stCxn id="186" idx="2"/>
+            <a:endCxn id="180" idx="6"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="1934781" y="5368871"/>
+            <a:off x="1934781" y="5368872"/>
             <a:ext cx="1471200" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p14"/>
+          <p:cNvPr id="190" name="Google Shape;190;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="397329" y="2267657"/>
             <a:ext cx="995700" cy="452400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1155"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1155">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1155" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Energy</a:t>
+              <a:t>Energy resources</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1470"/>
+            <a:endParaRPr b="0" i="0" sz="1470" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p14"/>
+          <p:cNvPr id="191" name="Google Shape;191;p29"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="144" idx="4"/>
-            <a:endCxn id="131" idx="0"/>
+            <a:stCxn id="192" idx="4"/>
+            <a:endCxn id="179" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1633351" y="2795469"/>
+            <a:off x="1633352" y="2795468"/>
             <a:ext cx="0" cy="355200"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="10000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="10000">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="triangle" w="med" len="med"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="med" w="med" type="triangle"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p14"/>
+          <p:cNvPr id="193" name="Google Shape;193;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3405983" y="3150703"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="2979687" y="2809752"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="134" name="Google Shape;134;p14"/>
+            <p:cNvPr id="182" name="Google Shape;182;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2979687" y="2809752"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="146" name="Google Shape;146;p14" descr="electric car Icon 2611532"/>
+            <p:cNvPr descr="electric car Icon 2611532" id="194" name="Google Shape;194;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3122811" y="2952876"/>
               <a:ext cx="288000" cy="288000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p14"/>
+          <p:cNvPr id="195" name="Google Shape;195;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1331820" y="3150720"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="979433" y="3684241"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="131" name="Google Shape;131;p14"/>
+            <p:cNvPr id="179" name="Google Shape;179;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="979433" y="3684241"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="148" name="Google Shape;148;p14" descr="electricity Icon 4884279"/>
+            <p:cNvPr descr="electricity Icon 4884279" id="196" name="Google Shape;196;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1086557" y="3791365"/>
               <a:ext cx="360000" cy="360000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p14"/>
+          <p:cNvPr id="197" name="Google Shape;197;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1331820" y="5067334"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="979433" y="4898083"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="132" name="Google Shape;132;p14"/>
+            <p:cNvPr id="180" name="Google Shape;180;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="979433" y="4898083"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="150" name="Google Shape;150;p14" descr="hydrogen Icon 11524"/>
+            <p:cNvPr descr="hydrogen Icon 11524" id="198" name="Google Shape;198;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1086557" y="5005207"/>
               <a:ext cx="360000" cy="360000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p14"/>
+          <p:cNvPr id="199" name="Google Shape;199;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1331814" y="2192393"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="691261" y="2130559"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="144" name="Google Shape;144;p14"/>
+            <p:cNvPr id="192" name="Google Shape;192;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="691261" y="2130559"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="152" name="Google Shape;152;p14" descr="wind turbine Icon 4878129"/>
+            <p:cNvPr descr="wind turbine Icon 4878129" id="200" name="Google Shape;200;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="719056" y="2297078"/>
               <a:ext cx="204300" cy="204300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="153" name="Google Shape;153;p14" descr="solar energy Icon 3240726"/>
+            <p:cNvPr descr="solar energy Icon 3240726" id="201" name="Google Shape;201;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="943176" y="2443076"/>
               <a:ext cx="204300" cy="204300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p14"/>
+          <p:cNvPr id="202" name="Google Shape;202;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3405981" y="5067334"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="2931346" y="4868076"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="138" name="Google Shape;138;p14"/>
+            <p:cNvPr id="186" name="Google Shape;186;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2931346" y="4868076"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="155" name="Google Shape;155;p14" descr="factory Icon 4877524"/>
+            <p:cNvPr descr="factory Icon 4877524" id="203" name="Google Shape;203;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId8">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3038470" y="4975200"/>
               <a:ext cx="360000" cy="360000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p14"/>
+          <p:cNvPr id="204" name="Google Shape;204;p29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3405980" y="4109019"/>
             <a:ext cx="603075" cy="603075"/>
             <a:chOff x="2856081" y="3848365"/>
             <a:chExt cx="574248" cy="574248"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="136" name="Google Shape;136;p14"/>
+            <p:cNvPr id="184" name="Google Shape;184;p29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2856081" y="3848365"/>
               <a:ext cx="574248" cy="574248"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="13325" cap="sq" cmpd="sng">
+            <a:ln cap="sq" cmpd="sng" w="13325">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96025" tIns="48000" rIns="96025" bIns="48000" anchor="ctr" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48000" lIns="96025" spcFirstLastPara="1" rIns="96025" wrap="square" tIns="48000">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1680"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
-              <a:endParaRPr sz="1680" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1679" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="157" name="Google Shape;157;p14" descr="home Icon 4879884"/>
+            <p:cNvPr descr="home Icon 4879884" id="205" name="Google Shape;205;p29"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId9">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect/>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2963205" y="3955489"/>
               <a:ext cx="360000" cy="360000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p14"/>
+          <p:cNvPr id="206" name="Google Shape;206;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4431925" y="2160688"/>
             <a:ext cx="4477500" cy="231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-95250" algn="l" rtl="0">
+            <a:pPr indent="-95250" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1500" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Example Intra-System Interactions:</a:t>
             </a:r>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p14"/>
+          <p:cNvPr id="207" name="Google Shape;207;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4431925" y="2531950"/>
             <a:ext cx="3810600" cy="3894300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Decarbonisation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> of the power sector will </a:t>
+              <a:t> of the power system will </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>increase power prices</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, raising the cost of power for electrified heat and transport</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>In turn, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>electrifying end-uses </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>such as heat and transport will affect the economics of power generation and the resulting cost of power</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Expansion of power and hydrogen demand</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> could exhaust the cheapest renewables, and could require the exploitation of more expensive low-carbon resources</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Power and hydrogen supply can interact through </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>sector coupling </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>or </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>“Power-to-X”</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>, reducing costs of both power and hydrogen and improving the economics of decarbonization and electrification</a:t>
+              <a:t>, reducing costs of both power and hydrogen and improving the economics of decarbonisation and electrification</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p14"/>
+          <p:cNvPr id="208" name="Google Shape;208;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8580542" y="2160678"/>
             <a:ext cx="3528000" cy="231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-95250" algn="l" rtl="0">
+            <a:pPr indent="-95250" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buChar char="​"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1500" b="1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Takeaways</a:t>
             </a:r>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p14"/>
+          <p:cNvPr id="209" name="Google Shape;209;p29"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8410038" y="2160700"/>
             <a:ext cx="3000" cy="4239600"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p14"/>
+          <p:cNvPr id="210" name="Google Shape;210;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8580550" y="2531950"/>
             <a:ext cx="2891700" cy="3778800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+            <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Interactions between sectors will drive </a:t>
+              <a:t>Interactions between systems will drive </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>trends that cannot be predicted</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> using exogenous cost assumptions</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+            <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>These trends will accelerate or decelerate uptake of key technologies and have a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>profound effect on scenario outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+            <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Considering individual sectors in </a:t>
+              <a:t>Considering individual systems in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>isolation will therefore give a distorted view</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> of the future</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+            <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>CLEWs++ co-solves across all key sector interactions</a:t>
+              <a:t>CLEWs++ co-solves across all key system interactions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>, creating scenario outcomes that reflect the how these sectors will co-evolve</a:t>
+              <a:t>, creating scenario outcomes that reflect the how these systems will co-evolve</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="163" name="Google Shape;163;p14"/>
+          <p:cNvPr id="211" name="Google Shape;211;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1612188" y="2258082"/>
             <a:ext cx="290900" cy="290899"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="164" name="Google Shape;164;p14" descr="Curved black arrow pointing right | Premium AI-generated vector"/>
+          <p:cNvPr descr="Curved black arrow pointing right | Premium AI-generated vector" id="212" name="Google Shape;212;p29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="-7613275" flipH="1">
+          <a:xfrm flipH="1" rot="-7613275">
             <a:off x="152272" y="1674674"/>
             <a:ext cx="633934" cy="697582"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;p14"/>
+          <p:cNvPr id="213" name="Google Shape;213;p29"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4218975" y="2160700"/>
             <a:ext cx="3000" cy="4239600"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="151"/>
+                                          <p:spTgt spid="199"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 169"/>
+        <p:cNvPr id="217" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p30"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;p4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1"/>
-            <a:ext cx="10515600" cy="1007768"/>
+            <a:off x="540000" y="320400"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400"/>
-              <a:t>CLEWS++ Represents all Major Conventional, Low-Carbon and Zero Emissions Technologies to meet demand in Future Energy Scenarios</a:t>
+              <a:rPr lang="sv-SE" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>CLEWS++ Represents all Major Conventional, Low-Carbon, and Zero Emission Technologies to meet demand in Future Energy Scenarios</a:t>
             </a:r>
-            <a:endParaRPr sz="2400"/>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p30"/>
+          <p:cNvPr id="219" name="Google Shape;219;p4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="554736" y="1076647"/>
+            <a:off x="540000" y="1440000"/>
             <a:ext cx="5348360" cy="1222667"/>
             <a:chOff x="554736" y="1164771"/>
             <a:chExt cx="5348360" cy="1222667"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="172" name="Google Shape;172;p30"/>
+            <p:cNvPr id="220" name="Google Shape;220;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="554736" y="1164771"/>
               <a:ext cx="5348360" cy="246221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
                 <a:buFont typeface="Quattrocento Sans"/>
                 <a:buChar char="​"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Power</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="173" name="Google Shape;173;p30"/>
+            <p:cNvPr id="221" name="Google Shape;221;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="554736" y="1487192"/>
               <a:ext cx="5348360" cy="900246"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Generation </a:t>
+                <a:t>Generation: </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Coal | Oil | Gas | Biomass | Coal with CCS | Gas with CCS | Biomass with CCS | Nuclear | Hydro | Onshore wind | Offshore wind | Solar | Hydrogen</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Storage </a:t>
+                <a:t>Storage: </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Battery storage | Power to gas</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="174" name="Google Shape;174;p30"/>
+            <p:cNvPr id="222" name="Google Shape;222;p4"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="554736" y="1449092"/>
               <a:ext cx="5348360" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="7F7F7F"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p30"/>
+          <p:cNvPr id="223" name="Google Shape;223;p4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6288904" y="4000321"/>
-[...2 lines deleted...]
-            <a:chExt cx="5348360" cy="753308"/>
+            <a:off x="6370320" y="3637171"/>
+            <a:ext cx="5348360" cy="510825"/>
+            <a:chOff x="554736" y="3320066"/>
+            <a:chExt cx="5348360" cy="510825"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="176" name="Google Shape;176;p30"/>
+            <p:cNvPr id="224" name="Google Shape;224;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="2438202"/>
+              <a:off x="554736" y="3320066"/>
               <a:ext cx="5348360" cy="246221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
                 <a:buFont typeface="Quattrocento Sans"/>
                 <a:buChar char="​"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Hydrogen</a:t>
+                <a:t>Liquid fuel production</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="177" name="Google Shape;177;p30"/>
+            <p:cNvPr id="225" name="Google Shape;225;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="2760623"/>
-              <a:ext cx="5348360" cy="430887"/>
+              <a:off x="554736" y="3615447"/>
+              <a:ext cx="5348360" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Coal gasification | Steam methane reformer | Coal gasification with CCS | Steam methane reformer with CCS | Electrolyzer</a:t>
+                <a:t>Petroleum-derived fuel | Biofuel | Synthetic fuel</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="178" name="Google Shape;178;p30"/>
+            <p:cNvPr id="226" name="Google Shape;226;p4"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="2722523"/>
+              <a:off x="554736" y="3595783"/>
               <a:ext cx="5348360" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="7F7F7F"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p30"/>
+          <p:cNvPr id="227" name="Google Shape;227;p4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="554736" y="5942862"/>
-[...2 lines deleted...]
-            <a:chExt cx="5348360" cy="510825"/>
+            <a:off x="6370320" y="1440000"/>
+            <a:ext cx="5348360" cy="1710032"/>
+            <a:chOff x="6370320" y="1522361"/>
+            <a:chExt cx="5348360" cy="1710032"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="180" name="Google Shape;180;p30"/>
+            <p:cNvPr id="228" name="Google Shape;228;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="3320066"/>
+              <a:off x="6370320" y="1522361"/>
               <a:ext cx="5348360" cy="246221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
                 <a:buFont typeface="Quattrocento Sans"/>
                 <a:buChar char="​"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Liquid fuel production</a:t>
+                <a:t>Transport</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="181" name="Google Shape;181;p30"/>
+            <p:cNvPr id="229" name="Google Shape;229;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="3615447"/>
-              <a:ext cx="5348360" cy="215444"/>
+              <a:off x="6370320" y="1824315"/>
+              <a:ext cx="5348360" cy="1408078"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Petroleum-derived fuel | Biofuel | Synthetic fuel</a:t>
+                <a:t>2–3 wheelers | Cars | Buses | Light commercial vehicles | Heavy commercial vehicles:</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Liquid fuel ICE | Plug-in hybrid | Battery electric | Hydrogen fuel cell | Natural gas ICE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Rail:</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Liquid fuel | Electric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Aviation:</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Liquid fuel</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Noto Sans Symbols"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Shipping:</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t> Liquid fuel | Ammonia</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
-        <p:cxnSp>
-[...24 lines deleted...]
-        </p:cxnSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p30"/>
+          <p:cNvPr id="230" name="Google Shape;230;p4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="554736" y="4138689"/>
-[...2 lines deleted...]
-            <a:chExt cx="5348360" cy="1730499"/>
+            <a:off x="540000" y="3628735"/>
+            <a:ext cx="5363136" cy="1692221"/>
+            <a:chOff x="6274168" y="3807807"/>
+            <a:chExt cx="5363136" cy="1692221"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="184" name="Google Shape;184;p30"/>
+            <p:cNvPr id="231" name="Google Shape;231;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="4300250"/>
+              <a:off x="6274168" y="3807807"/>
               <a:ext cx="5348360" cy="246221"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
+              <a:pPr indent="-101600" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1600"/>
                 <a:buFont typeface="Quattrocento Sans"/>
                 <a:buChar char="​"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Transport</a:t>
+                <a:t>Buildings</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="185" name="Google Shape;185;p30"/>
+            <p:cNvPr id="232" name="Google Shape;232;p4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="554736" y="4622671"/>
-              <a:ext cx="5348360" cy="1408078"/>
+              <a:off x="6288904" y="4130228"/>
+              <a:ext cx="5348400" cy="1369800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>2-3 wheelers | Cars | Buses | Light commercial vehicles | Heavy commercial vehicles</a:t>
+                <a:t>Residential heat | Non-residential heat: </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t> Liquid fuel ICE | Plug-in hybrid | Battery electric | Hydrogen fuel cell | Natural gas ICE</a:t>
+                <a:t>Coal boiler | Oil boiler | Gas boiler | Biomass boiler | District heat | Resistive heater | Heat pump </a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t>Rail</a:t>
+                <a:t>Residential cooking:</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
-                <a:t> Liquid fuel | Electric</a:t>
+                <a:t> Biomass stove | Coal stove | Gas stove | Oil stove | Electric stove</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr marL="228600" marR="0" lvl="1" indent="-225425" algn="l" rtl="0">
+              <a:pPr indent="-225425" lvl="1" marL="228600" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Noto Sans Symbols"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...653 lines deleted...]
-                <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Residential appliances | Non-residential appliances</a:t>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
-            <p:cNvPr id="194" name="Google Shape;194;p30"/>
+            <p:cNvPr id="233" name="Google Shape;233;p4"/>
             <p:cNvCxnSpPr/>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6288904" y="4092128"/>
               <a:ext cx="5348360" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="straightConnector1">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
-            <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:srgbClr val="7F7F7F"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
-              <a:headEnd type="none" w="sm" len="sm"/>
-[...426 lines deleted...]
-              <a:tailEnd type="none" w="sm" len="sm"/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
         </p:cxnSp>
       </p:grpSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p30"/>
+          <p:cNvPr id="234" name="Google Shape;234;p4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="1045868"/>
             <a:ext cx="0" cy="5508000"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="B3B3B3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p30"/>
+          <p:cNvPr id="235" name="Google Shape;235;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="421426" y="6612501"/>
             <a:ext cx="4609652" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Note: This list is indicative, not exhaustive</a:t>
             </a:r>
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...377 lines deleted...]
-      </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g39231a44b24_1_74"/>
+          <p:cNvPr id="236" name="Google Shape;236;p4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000" flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="7800" cy="771300"/>
+          <a:xfrm>
+            <a:off x="6370320" y="1725925"/>
+            <a:ext cx="5348360" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
-              <a:schemeClr val="dk1"/>
+              <a:srgbClr val="7F7F7F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
-            <a:round/>
-[...1 lines deleted...]
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
-      <p:cxnSp>
-[...294 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
-[...280 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -29613,101 +40073,324 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</Properties>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
+  <a:themeElements>
+    <a:clrScheme name="CCG 2025">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="012069"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C8102E"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="AFC7FE"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="5F8EFD"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0F56FD"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="910C22"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="4151C3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>