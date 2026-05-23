--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,5189 +1,5176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...55 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...15 lines deleted...]
-    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...15 lines deleted...]
-      <p:boldItalic r:id="rId29"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId23"/>
+      <p:bold r:id="rId24"/>
+      <p:italic r:id="rId25"/>
+      <p:boldItalic r:id="rId26"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId32" roundtripDataSignature="AMtx7mhzTcVRxKxUYyloMlaZN+HqrDbG0g=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId27" roundtripDataSignature="AMtx7mggvTCEZvkEgwtyV57tDZNBG3n7MA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...21 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId27" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3ddb47ba119_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3ddb47ba119_0_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3ddb47ba119_0_154:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3ddb47ba119_0_154:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...2 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;g3ddb47ba119_0_154:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="282" name="Shape 282"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3ddb47ba119_0_186:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g3ddb47ba119_0_186:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;g3ddb47ba119_0_186:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;g3ddb47ba119_0_218:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g3ddb47ba119_0_218:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;g3ddb47ba119_0_218:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3ddb47ba119_0_250:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g3ddb47ba119_0_250:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>      </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;g3ddb47ba119_0_250:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;g3ddb47ba119_0_288:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g3ddb47ba119_0_288:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>      </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="390" name="Google Shape;390;g3ddb47ba119_0_288:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;g3ddb47ba119_0_306:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;g3ddb47ba119_0_306:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 272"/>
+        <p:cNvPr id="418" name="Shape 418"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3ddb47ba119_0_317:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3ddb47ba119_0_317:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>      </a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;g3ddb47ba119_0_317:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="000000"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>10</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 310"/>
+        <p:cNvPr id="428" name="Shape 428"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;g3ddb47ba119_0_326:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;g3ddb47ba119_0_326:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...122 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 329"/>
+        <p:cNvPr id="434" name="Shape 434"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;g3ddb47ba119_0_331:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3ddb47ba119_0_331:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;g3ddb47ba119_0_331:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="000000"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>12</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 342"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3ddb47ba119_0_6:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3ddb47ba119_0_6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3ddb47ba119_0_6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 351"/>
+        <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3ddb47ba119_0_16:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3ddb47ba119_0_16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>     Transport demand can be classified by mode of transportation, including cars, motorcycles, buses, trucks, and others. These categories can be further refined based on data resolution; for instance, cars may be subdivided into compact cars, full-size cars, SUVs, minivans, and pickups. Additionally, passenger transport can be categorised as either private or public, depending on the mode of travel—for example, cars represent private transport, while buses are part of public transport.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>      Where data is available, demand can also be disaggregated by travel distance, distinguishing between urban and intercity transport.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>      It is also essential to differentiate between modes of transport that serve both passenger and freight demands. For example, there may be separate demands for trains transporting passengers and trains carrying freight. In some cases, such as airplanes, both passenger and freight demands can be met simultaneously within the same flight. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="sv-SE"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>In the full-scale CLEWs thesis we will look at cars, 2/3 wheelers (i.e. motorcycles, tuk tuks etc.), buses, vans, heavy trucks, light trucks, passenger railway, freight railway, shipping, and aviation.</a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3ddb47ba119_0_16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 364"/>
+        <p:cNvPr id="129" name="Shape 129"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g3b86d0666e4_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3ddb47ba119_0_40:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;g3b86d0666e4_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3ddb47ba119_0_40:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g3b86d0666e4_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3ddb47ba119_0_40:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 374"/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g3ddb47ba119_0_49:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...65 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g3b86d0666e4_0_9:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3ddb47ba119_0_49:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g3b86d0666e4_0_9:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;g3ddb47ba119_0_49:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3ddb47ba119_0_61:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3ddb47ba119_0_61:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3ddb47ba119_0_61:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:schemeClr val="dk1"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Calibri"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE"/>
-[...441 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...391 lines deleted...]
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 173"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;g3ddb47ba119_0_93:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;g3ddb47ba119_0_93:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;g3ddb47ba119_0_93:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
-[...10 lines deleted...]
-                <a:srgbClr val="000000"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...8 lines deleted...]
-              <a:t>7</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 206"/>
+        <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g3ddb47ba119_0_100:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;g3ddb47ba119_0_100:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3ddb47ba119_0_100:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 239"/>
+        <p:cNvPr id="216" name="Shape 216"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;g3ddb47ba119_0_122:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3ddb47ba119_0_122:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g3ddb47ba119_0_122:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p38"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -5262,22105 +5249,34341 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p39"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p17"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...418 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...380 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
-[...1272 lines deleted...]
-        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;p16"/>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...7 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...3 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-[...2 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;g3ddb47ba119_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
-            <a:ext cx="4175392" cy="1837316"/>
+            <a:off x="6633049" y="4491045"/>
+            <a:ext cx="4175394" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p2"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3ddb47ba119_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
-            <a:ext cx="5033481" cy="307777"/>
+            <a:off x="2631989" y="711914"/>
+            <a:ext cx="5033400" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p2"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3ddb47ba119_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="1017338"/>
-            <a:ext cx="7587564" cy="2123658"/>
+            <a:off x="2584221" y="2629079"/>
+            <a:ext cx="5517000" cy="1569900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>LECTURE 5</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Transport in the CLEWs++ concept</a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3ddb47ba119_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RECOMMENDED CITATION: Avgerinopoulos, G., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gardumi, F., Johnson, N., and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Flint-Smith</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. (2026). 'Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Transport in the CLEWs++ concept'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 276"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p32"/>
+          <p:cNvPr id="254" name="Google Shape;254;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Vans</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;p32"/>
+          <p:cNvPr id="255" name="Google Shape;255;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5545225" y="1142750"/>
-            <a:ext cx="6062100" cy="5264100"/>
+            <a:off x="5533057" y="1291550"/>
+            <a:ext cx="5400000" cy="5017800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans are a versatile transport mode, widely </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>used for both passenger and light cargo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> transport, particularly in urban and peri-urban areas. In the CLEWs++ model, vans are represented through a variety of fuel and technology options – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electric, hydrogen, liquid fuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(can be disaggregated if needed)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, natural gas, and plug-in hybrids</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – all contributing towards the total van demand.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600"/>
-[...31 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans serve a diverse range of purposes, from small business operations and ride-sharing services to institutional or municipal use. As cities push toward cleaner transport systems, the electrification of vans is gaining momentum, offering benefits such as lower operating costs, reduced urban air pollution, and compatibility with low-emission zones. Modelling these different pathways </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>helps assess the potential impacts of vehicle technology shifts and informs policy planning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for sustainable and flexible urban mobility.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p32"/>
+          <p:cNvPr id="256" name="Google Shape;256;g3ddb47ba119_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1360614" y="1051109"/>
-            <a:ext cx="1798500" cy="533700"/>
+            <a:off x="1812036" y="1298203"/>
+            <a:ext cx="1834200" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="28375" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1508"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1405">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1405" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p32"/>
+          <p:cNvPr id="257" name="Google Shape;257;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="365550" y="1304305"/>
-            <a:ext cx="994800" cy="0"/>
+            <a:off x="797350" y="1541036"/>
+            <a:ext cx="1014900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="31925" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;p32"/>
+          <p:cNvPr id="258" name="Google Shape;258;g3ddb47ba119_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1360614" y="1746233"/>
-            <a:ext cx="1798500" cy="533700"/>
+            <a:off x="1812036" y="1964877"/>
+            <a:ext cx="1834200" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="28375" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1508"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1405">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-              </a:rPr>
-[...10 lines deleted...]
-            <a:endParaRPr sz="1405" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p32"/>
+          <p:cNvPr id="259" name="Google Shape;259;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="365550" y="1999430"/>
-            <a:ext cx="994800" cy="0"/>
+            <a:off x="797350" y="2207711"/>
+            <a:ext cx="1014900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="31925" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p32"/>
+          <p:cNvPr id="260" name="Google Shape;260;g3ddb47ba119_0_154"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1360614" y="2441358"/>
-            <a:ext cx="1798500" cy="533700"/>
+            <a:off x="1812036" y="2631551"/>
+            <a:ext cx="1834200" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="28375" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1508"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1405">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-              </a:rPr>
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1405">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans using </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>liquid fuel</a:t>
             </a:r>
-            <a:endParaRPr sz="1405" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p32"/>
+          <p:cNvPr id="261" name="Google Shape;261;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="365550" y="2694554"/>
-            <a:ext cx="994800" cy="0"/>
+            <a:off x="797350" y="2874385"/>
+            <a:ext cx="1014900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="31925" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;g3ddb47ba119_0_154"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1812036" y="3298226"/>
+            <a:ext cx="1834200" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans using natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;g3ddb47ba119_0_154"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="3541059"/>
+            <a:ext cx="1014900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3ddb47ba119_0_154"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1812036" y="3964900"/>
+            <a:ext cx="1834200" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vans using plug-in hybrids</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g3ddb47ba119_0_154"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4038668"/>
+            <a:ext cx="1014900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p32"/>
+          <p:cNvPr id="266" name="Google Shape;266;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3342970" y="1319515"/>
-            <a:ext cx="0" cy="1401900"/>
+            <a:off x="3833493" y="1543585"/>
+            <a:ext cx="0" cy="2650800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="42550" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p32"/>
+          <p:cNvPr id="267" name="Google Shape;267;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3158772" y="2708204"/>
-            <a:ext cx="184200" cy="0"/>
+            <a:off x="3645685" y="1554770"/>
+            <a:ext cx="187800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="42550" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p32"/>
+          <p:cNvPr id="268" name="Google Shape;268;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3158772" y="1993816"/>
-            <a:ext cx="184200" cy="0"/>
+            <a:off x="3645685" y="4207731"/>
+            <a:ext cx="187800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="42550" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="288" name="Google Shape;288;p32"/>
+          <p:cNvPr id="269" name="Google Shape;269;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3158772" y="1317956"/>
-            <a:ext cx="184200" cy="0"/>
+            <a:off x="3645685" y="3554151"/>
+            <a:ext cx="187800" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="42550" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p32"/>
+          <p:cNvPr id="270" name="Google Shape;270;g3ddb47ba119_0_154"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3645685" y="2869001"/>
+            <a:ext cx="187800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3ddb47ba119_0_154"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3645685" y="2220802"/>
+            <a:ext cx="187800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3342966" y="1993827"/>
-            <a:ext cx="682200" cy="0"/>
+            <a:off x="3833479" y="2869011"/>
+            <a:ext cx="695700" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="31925" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;p32"/>
+          <p:cNvPr id="273" name="Google Shape;273;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="497203" y="995062"/>
-            <a:ext cx="731400" cy="309300"/>
+            <a:off x="931599" y="1244450"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1340"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1340"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1563" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;p32"/>
+          <p:cNvPr id="274" name="Google Shape;274;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="497203" y="1690187"/>
-            <a:ext cx="731400" cy="309300"/>
+            <a:off x="931599" y="1911124"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1340"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1340"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1563" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p32"/>
+          <p:cNvPr id="275" name="Google Shape;275;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="497203" y="2385311"/>
-            <a:ext cx="731400" cy="309300"/>
+            <a:off x="931599" y="2577799"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1340"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1340"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1563" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p32"/>
+          <p:cNvPr id="276" name="Google Shape;276;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3290729" y="1684575"/>
-            <a:ext cx="731400" cy="309300"/>
+            <a:off x="931599" y="3244473"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1340"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1340"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>D</a:t>
             </a:r>
-            <a:endParaRPr sz="1563" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;p32"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="277" name="Google Shape;277;g3ddb47ba119_0_154"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2416126" y="3126036"/>
-            <a:ext cx="1798500" cy="533700"/>
+            <a:off x="931599" y="3742082"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...2 lines deleted...]
-          <a:ln w="28375" cap="flat" cmpd="sng">
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;g3ddb47ba119_0_154"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3780213" y="2572417"/>
+            <a:ext cx="745800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;g3ddb47ba119_0_154"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="771950" y="4861300"/>
+            <a:ext cx="3757200" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
-              <a:srgbClr val="000D2C"/>
+              <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1508"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1405">
-[...6 lines deleted...]
-            <a:endParaRPr sz="1405" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Van activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p32"/>
+          <p:cNvPr id="280" name="Google Shape;280;g3ddb47ba119_0_154"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1421063" y="3379233"/>
-            <a:ext cx="994800" cy="0"/>
+            <a:off x="797350" y="4405931"/>
+            <a:ext cx="1014900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="31925" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="44670" dist="22335" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;p32"/>
-[...398 lines deleted...]
-          <p:cNvPr id="305" name="Google Shape;305;p32"/>
+          <p:cNvPr id="281" name="Google Shape;281;g3ddb47ba119_0_154"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1552715" y="3069990"/>
-            <a:ext cx="731400" cy="309300"/>
+            <a:off x="931599" y="4109345"/>
+            <a:ext cx="745800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="102100" tIns="51025" rIns="102100" bIns="51025" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1340"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1340"/>
-[...115 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1340"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1563" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...353 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 314"/>
+        <p:cNvPr id="286" name="Shape 286"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p33"/>
+          <p:cNvPr id="287" name="Google Shape;287;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Light trucks</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p33"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5409359" y="1398625"/>
-            <a:ext cx="5818800" cy="4525200"/>
+            <a:off x="5219710" y="1244450"/>
+            <a:ext cx="6301800" cy="4525200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...26 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks are widely used for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>local freight delivery, small business operations, and short- to medium-distance goods transport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, especially in urban and peri-urban areas. In the CLEWs++ model, light trucks are represented across a range of fuel and technology options – including </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electric, hydrogen, liquid fuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(can be disaggregated)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, natural gas, and plug-in hybrids</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – all contributing to light truck demand.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As urban freight demand grows alongside e-commerce and population density, light trucks have become increasingly important in shaping energy use and emissions in cities.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electrification of this segment offers strong potential for reducing local air pollution and fuel costs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> due to frequent stop-start driving cycles and shorter daily ranges. By modelling these pathways, the framework supports analysis of energy transitions and policy impacts for last-mile delivery and other light-duty freight services.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p33"/>
+          <p:cNvPr id="289" name="Google Shape;289;g3ddb47ba119_0_186"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1745627" y="1868356"/>
-            <a:ext cx="1964100" cy="582900"/>
+            <a:off x="1844405" y="1298203"/>
+            <a:ext cx="1892400" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="31000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1646"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1535">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1535" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p33"/>
+          <p:cNvPr id="290" name="Google Shape;290;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="658950" y="2144866"/>
-            <a:ext cx="1086300" cy="0"/>
+            <a:off x="797350" y="1541036"/>
+            <a:ext cx="1047300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="34875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p33"/>
+          <p:cNvPr id="291" name="Google Shape;291;g3ddb47ba119_0_186"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1745627" y="3066209"/>
-            <a:ext cx="1964100" cy="582900"/>
+            <a:off x="1844405" y="1964877"/>
+            <a:ext cx="1892400" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="31000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1646"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1535">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1535" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p33"/>
+          <p:cNvPr id="292" name="Google Shape;292;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="658950" y="3342718"/>
-            <a:ext cx="1086300" cy="0"/>
+            <a:off x="797350" y="2207711"/>
+            <a:ext cx="1047300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="34875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="2631551"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks using liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="2874385"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="3298226"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks using natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="3541059"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="3964900"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light trucks using plug-in hybrids</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4038668"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p33"/>
+          <p:cNvPr id="299" name="Google Shape;299;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3910501" y="2156496"/>
-            <a:ext cx="0" cy="1201500"/>
+            <a:off x="3930349" y="1543585"/>
+            <a:ext cx="0" cy="2650800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="46475" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p33"/>
+          <p:cNvPr id="300" name="Google Shape;300;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3709197" y="3357625"/>
-            <a:ext cx="201300" cy="0"/>
+            <a:off x="3736841" y="1554770"/>
+            <a:ext cx="193500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="46475" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p33"/>
+          <p:cNvPr id="301" name="Google Shape;301;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3709197" y="2159773"/>
-            <a:ext cx="201300" cy="0"/>
+            <a:off x="3736841" y="4207731"/>
+            <a:ext cx="193500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="46475" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p33"/>
+          <p:cNvPr id="302" name="Google Shape;302;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="3554151"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="2869001"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="2220802"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3ddb47ba119_0_186"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3910491" y="2737673"/>
-            <a:ext cx="744900" cy="0"/>
+            <a:off x="3930335" y="2869011"/>
+            <a:ext cx="717900" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="34875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p33"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="802724" y="1807149"/>
-            <a:ext cx="798600" cy="337800"/>
+            <a:off x="935882" y="1244450"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1463"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1463"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1707" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p33"/>
+          <p:cNvPr id="307" name="Google Shape;307;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="802724" y="3005001"/>
-            <a:ext cx="798600" cy="337800"/>
+            <a:off x="935882" y="1911124"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1463"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1463"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1707" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p33"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3853445" y="2399947"/>
-            <a:ext cx="798600" cy="337800"/>
+            <a:off x="935882" y="2577799"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1463"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1463"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1707" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p33"/>
+          <p:cNvPr id="309" name="Google Shape;309;g3ddb47ba119_0_186"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="592425" y="4555525"/>
-            <a:ext cx="4270500" cy="954300"/>
+            <a:off x="935882" y="3244473"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="935882" y="3742082"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3875369" y="2572417"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="771950" y="4861300"/>
+            <a:ext cx="3965100" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Light truck activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3ddb47ba119_0_186"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4405931"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g3ddb47ba119_0_186"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="935882" y="4109345"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 333"/>
+        <p:cNvPr id="319" name="Shape 319"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p34"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3ddb47ba119_0_218"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Heavy trucks</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p34"/>
+          <p:cNvPr id="321" name="Google Shape;321;g3ddb47ba119_0_218"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5262725" y="1365675"/>
-            <a:ext cx="6179400" cy="4771500"/>
+            <a:off x="5336025" y="1244450"/>
+            <a:ext cx="6017700" cy="4525200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks are a critical component of freight transport systems, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>responsible for moving large volumes of goods over long distances</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and forming the backbone of logistics and supply chains worldwide. In the CLEWs++ model, heavy trucks are represented by multiple technology pathways – including </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electric, hydrogen, liquid fuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(can be disaggregated)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, natural gas, and plug-in hybrid electric trucks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – all contributing to the heavy truck demand.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600"/>
-[...31 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>diesel-powered trucks currently dominate the sector</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, alternative fuels are gaining traction due to growing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>pressure to reduce greenhouse gas emissions and improve urban air quality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Modelling these diverse fuel-specific technology options enables the evaluation of future technology transitions, fuel demand, and infrastructure needs for decarbonising freight transport, especially as demand continues to rise in both industrialised and developing regions.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p34"/>
+          <p:cNvPr id="322" name="Google Shape;322;g3ddb47ba119_0_218"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1745627" y="1929334"/>
-            <a:ext cx="1964100" cy="582900"/>
+            <a:off x="1844405" y="1298203"/>
+            <a:ext cx="1892400" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="31000" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1646"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1535">
-[...6 lines deleted...]
-            <a:endParaRPr sz="1535" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;p34"/>
+          <p:cNvPr id="323" name="Google Shape;323;g3ddb47ba119_0_218"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="658950" y="2205843"/>
-            <a:ext cx="1086300" cy="0"/>
+            <a:off x="797350" y="1541036"/>
+            <a:ext cx="1047300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="34875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="1964877"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="2207711"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="2631551"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks using liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="2874385"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="3298226"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks using natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="3541059"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1844405" y="3964900"/>
+            <a:ext cx="1892400" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy trucks using plug-in hybrids</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4038668"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;p34"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3ddb47ba119_0_218"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3712130" y="2205848"/>
-            <a:ext cx="744900" cy="0"/>
+            <a:off x="3930349" y="1543585"/>
+            <a:ext cx="0" cy="2650800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="34875" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="48783" dist="24392" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="1554770"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="4207731"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="3554151"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="2869001"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3736841" y="2220802"/>
+            <a:ext cx="193500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="40800">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3930335" y="2869011"/>
+            <a:ext cx="717900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p34"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3ddb47ba119_0_218"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="802724" y="1868126"/>
-            <a:ext cx="798600" cy="337800"/>
+            <a:off x="935882" y="1244450"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1463"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1463"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1707" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p34"/>
+          <p:cNvPr id="340" name="Google Shape;340;g3ddb47ba119_0_218"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3655085" y="1868122"/>
-            <a:ext cx="798600" cy="337800"/>
+            <a:off x="935882" y="1911124"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="111500" tIns="55725" rIns="111500" bIns="55725" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1463"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1463"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1707" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p34"/>
+          <p:cNvPr id="341" name="Google Shape;341;g3ddb47ba119_0_218"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="658950" y="3381975"/>
-            <a:ext cx="3864600" cy="738900"/>
+            <a:off x="935882" y="2577799"/>
+            <a:ext cx="769800" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="935882" y="3244473"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="935882" y="3742082"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3875369" y="2572417"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="771950" y="4861300"/>
+            <a:ext cx="3965100" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heavy truck activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;g3ddb47ba119_0_218"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4405931"/>
+            <a:ext cx="1047300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3ddb47ba119_0_218"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="935882" y="4109345"/>
+            <a:ext cx="769800" cy="296700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1285"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 346"/>
+        <p:cNvPr id="352" name="Shape 352"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p35"/>
+          <p:cNvPr id="353" name="Google Shape;353;g3ddb47ba119_0_250"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="468000" y="-200025"/>
+            <a:ext cx="11609700" cy="1110600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...11 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Railway</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p35"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-3"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="5597436" y="1142750"/>
+            <a:ext cx="6313200" cy="5264100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Railway networks often serve as essential </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>infrastructure for both moving goods and enabling affordable public mobility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. In the CLEWs++ model, railway transport is divided into two separate components – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>freight rail </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>passenger rail</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – each represented by distinct technology options. Freight railway includes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electric, hydrogen, and liquid fuel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(mostly diesel)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>technologies to meet the freight railway demand.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Passenger railway follows a similar structure with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electric, hydrogen, and liquid fuel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> options to meet the passenger railway demand. Separating freight and passenger railway can be particularly useful when looking at decarbonisation strategies since </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>passenger railway systems tend to electrify prior to freight railway</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The efficiencies, costs, and demands for both types of railways can also largely differ depending on the country. Capturing these dynamics in a CLEWs++ model allows for a better understanding of how </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>rail transport interacts with national energy systems, fuel supply chains, and emissions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, supporting more integrated and sustainable development planning.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;p35"/>
+          <p:cNvPr id="355" name="Google Shape;355;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1572158" y="1051109"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Freight rail using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577094" y="1304305"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1572158" y="1746233"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Freight rail</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577094" y="1999430"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1572158" y="2441358"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Freight rail u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>sing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577094" y="2694554"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3554514" y="1319515"/>
+            <a:ext cx="0" cy="1401900"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3370316" y="2708204"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3370316" y="1993816"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3370316" y="1317956"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="365" name="Google Shape;365;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3554510" y="1993827"/>
+            <a:ext cx="682200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;g3ddb47ba119_0_250"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2381538" y="1089412"/>
-            <a:ext cx="9223500" cy="5476500"/>
+            <a:off x="708747" y="995062"/>
+            <a:ext cx="731400" cy="309300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...296 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="645774" y="1133995"/>
-            <a:ext cx="1596072" cy="1596072"/>
+            <a:off x="708747" y="1690187"/>
+            <a:ext cx="731400" cy="309300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="708747" y="2385311"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502273" y="1684575"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2416126" y="3478611"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Passenger rail using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1421063" y="3731808"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2416126" y="4173736"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Passenger rail</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1421063" y="4426932"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2416126" y="4868860"/>
+            <a:ext cx="1798500" cy="533700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28375">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1508"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Passenger rail u</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>sing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1405" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1405" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1421063" y="5122057"/>
+            <a:ext cx="994800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4398482" y="3747018"/>
+            <a:ext cx="0" cy="1401900"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4214284" y="5135707"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4214284" y="4421318"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="4214284" y="3745458"/>
+            <a:ext cx="184200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="42550">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="380" name="Google Shape;380;g3ddb47ba119_0_250"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4398478" y="4421329"/>
+            <a:ext cx="682200" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="31925">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44670" rotWithShape="0" dir="5400000" dist="22335">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1552715" y="3422565"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1552715" y="4117689"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1552715" y="4812814"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346242" y="4112078"/>
+            <a:ext cx="731400" cy="309300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="51025" lIns="102100" spcFirstLastPara="1" rIns="102100" wrap="square" tIns="51025">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1340"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1340" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1563" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="506592" y="5559625"/>
+            <a:ext cx="5263800" cy="892800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3ddb47ba119_0_250"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2509317" y="5718825"/>
+            <a:ext cx="3352500" cy="785100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = Freight rail activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E = Passenger rail activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 355"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p36"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3ddb47ba119_0_288"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393600" cy="292200"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...11 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Shipping</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p36"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="393" name="Google Shape;393;g3ddb47ba119_0_288"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="769286" y="-3"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="5409359" y="1398625"/>
+            <a:ext cx="5818800" cy="5017800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Shipping is a vital mode of passenger and freight transport, especially for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>international trade and coastal logistics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, and plays a key role in the economic development of many low- and middle-income countries with growing import–export activity. In the CLEWs++ model, shipping is represented through two technology options: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>conventional-liquid fuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(note, typically different from those of light-duty vehicles like cars) and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ammonia-based fuels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, the latter of which are gaining attention as a potential low-carbon alternative.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Both technologies contribute to the shipping demand. Modelling these options is crucial for understanding future energy demand and emissions from maritime transport, particularly as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>global regulations tighten on ship emissions and countries explore cleaner maritime strategies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. This approach enables integrated planning of marine fuel supply chains and supports the evaluation of decarbonisation pathways within national and regional development contexts.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p36"/>
+          <p:cNvPr id="394" name="Google Shape;394;g3ddb47ba119_0_288"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1745627" y="1868356"/>
+            <a:ext cx="1964100" cy="582900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="31000">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1646"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1535" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transport shipping using ammonia</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1535" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658950" y="2144866"/>
+            <a:ext cx="1086300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="34875">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;g3ddb47ba119_0_288"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1745627" y="3066209"/>
+            <a:ext cx="1964100" cy="582900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="31000">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1646"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1535" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transport shipping using liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1535" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658950" y="3342718"/>
+            <a:ext cx="1086300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="34875">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3910501" y="2156496"/>
+            <a:ext cx="0" cy="1201500"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="46475">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3709197" y="3357625"/>
+            <a:ext cx="201300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="46475">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="400" name="Google Shape;400;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="3709197" y="2159773"/>
+            <a:ext cx="201300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="46475">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3ddb47ba119_0_288"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3910491" y="2737673"/>
+            <a:ext cx="744900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="34875">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3ddb47ba119_0_288"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2158227" y="1200950"/>
-            <a:ext cx="9281700" cy="1662300"/>
+            <a:off x="802724" y="1807149"/>
+            <a:ext cx="798600" cy="337800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1463"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1463" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1707" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...25 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p36"/>
+          <p:cNvPr id="403" name="Google Shape;403;g3ddb47ba119_0_288"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2158227" y="3188663"/>
-            <a:ext cx="9185700" cy="1231500"/>
+            <a:off x="802724" y="3005001"/>
+            <a:ext cx="798600" cy="337800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1463"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...25 lines deleted...]
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1463" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1707" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...25 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p36"/>
+          <p:cNvPr id="404" name="Google Shape;404;g3ddb47ba119_0_288"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2158227" y="4745575"/>
-            <a:ext cx="9281700" cy="1446900"/>
+            <a:off x="3853445" y="2399947"/>
+            <a:ext cx="798600" cy="337800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1463"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1800"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1463" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1707" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3ddb47ba119_0_288"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592425" y="4555525"/>
+            <a:ext cx="4270500" cy="954300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Ammonia</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Shipping </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...79 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 368"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g3b86d0666e4_0_0"/>
+          <p:cNvPr id="410" name="Google Shape;410;g3ddb47ba119_0_306"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393600" cy="292200"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1000"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-[...11 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Aviation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g3b86d0666e4_0_0"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="411" name="Google Shape;411;g3ddb47ba119_0_306"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="11079300" cy="1134000"/>
+            <a:off x="5262725" y="1002590"/>
+            <a:ext cx="6179400" cy="5510400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...57 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="1" u="none" strike="noStrike" cap="none">
-[...55 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="1" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aviation is a critical mode of long-distance passenger transport and a growing contributor to global emissions. In the CLEWs++ model, aviation is currently represented by a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>single technology pathway – liquid-fuel-powered aircraft</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – with output measured in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>passenger-kilometres by air</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1700"/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1700" b="0" i="1" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...67 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1700"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The fuel input is modelled as a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>blend of oil-derived fuels, biofuels, and synthetic fuels</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. While jet-fuel oil continues to dominate aviation fuel use today, there is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>growing interest in decarbonisation strategies that promote the uptake of sustainable aviation fuels (SAFs)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, such as advanced biofuels and synthetic (e-fuel) alternatives. These fuels have the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>potential to significantly reduce lifecycle emissions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>remain limited by high costs, supply constraints, and limited infrastructure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1700"/>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1700"/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1700"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>By incorporating a flexible fuel blend in the model (where the commodity that fuels the transport mode is not changed, as opposed to others, but only the fuel shares, and thus emissions intensity, vary), future scenarios can explore how policy and technological advancements might shift the aviation sector toward lower-carbon fuels over time.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g3b86d0666e4_0_0"/>
+          <p:cNvPr id="412" name="Google Shape;412;g3ddb47ba119_0_306"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1745627" y="1929334"/>
+            <a:ext cx="1964100" cy="582900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="31000">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1646"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1535" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aviation using liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1535" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3ddb47ba119_0_306"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658950" y="2205843"/>
+            <a:ext cx="1086300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="34875">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;g3ddb47ba119_0_306"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3712130" y="2205848"/>
+            <a:ext cx="744900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="34875">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="48783" rotWithShape="0" dir="5400000" dist="24392">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3ddb47ba119_0_306"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1410129" y="3469537"/>
-            <a:ext cx="9824700" cy="877200"/>
+            <a:off x="802724" y="1868126"/>
+            <a:ext cx="798600" cy="337800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
-[...14 lines deleted...]
-              <a:buAutoNum type="alphaUcPeriod"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1463"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700"/>
-[...46 lines deleted...]
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1463" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1707" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g3b86d0666e4_0_0"/>
+          <p:cNvPr id="416" name="Google Shape;416;g3ddb47ba119_0_306"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1410129" y="3196776"/>
-            <a:ext cx="9697200" cy="384900"/>
+            <a:off x="3655085" y="1868122"/>
+            <a:ext cx="798600" cy="337800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="55725" lIns="111500" spcFirstLastPara="1" rIns="111500" wrap="square" tIns="55725">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1900"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1463"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1900" b="1"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1463" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1707" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="417" name="Google Shape;417;g3ddb47ba119_0_306"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658950" y="3381975"/>
+            <a:ext cx="3864600" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="910C22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commodity Key </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Aviation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 377"/>
+        <p:cNvPr id="422" name="Shape 422"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;p37"/>
-[...131 lines deleted...]
-          <p:cNvPr id="385" name="Google Shape;385;g3b86d0666e4_0_9"/>
+          <p:cNvPr id="423" name="Google Shape;423;g3ddb47ba119_0_317"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g3b86d0666e4_0_9"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3ddb47ba119_0_317"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737400" cy="4000200"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11079300" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Practical Exercise</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;g3b86d0666e4_0_9"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="425" name="Google Shape;425;g3ddb47ba119_0_317"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="11079300" cy="1134000"/>
+            <a:off x="576000" y="1030258"/>
+            <a:ext cx="10515600" cy="3494100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>You are building the transport sector of a CLEWs++ model for the country of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Genovia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In 2020, Genovia’s energy use for the road transport sector was as follows:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Petroleum products: 8 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biofuels: 2 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>We also know the following:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>70% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>total petroleum products </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>were used for cars.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>90% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>total biofuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>were used for cars.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Finally, in Genovia that year there were </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>13,700,000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> registered, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>internal combustion engine cars</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> that covered a total distance of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>820 billion-vehicle kms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g3ddb47ba119_0_317"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="5037800"/>
+            <a:ext cx="10389300" cy="1523700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...9 lines deleted...]
-              <a:buClr>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calculate the efficiency of internal combustion engine cars in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2020</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Which parameter(s) would you use in OSeMOSYS to reflect the ICE efficiency?		</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calculate the capacity to activity unit of internal combustion engine cars in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2020. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:buClr>
-[...1 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="360001" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0000FF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hint: Do not forget that in the transport sector ‘capacity’ refers to the number of vehicles whereas ‘activity’ refers to the number of vehicle-kms travelled.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0000FF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;g3b86d0666e4_0_9"/>
+          <p:cNvPr id="427" name="Google Shape;427;g3ddb47ba119_0_317"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1030258"/>
-[...59 lines deleted...]
-            <a:ext cx="10515600" cy="2185800"/>
+            <a:off x="468000" y="4652901"/>
+            <a:ext cx="9697200" cy="384900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" rtl="0">
-[...14 lines deleted...]
-              <a:buAutoNum type="alphaUcPeriod"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr sz="1700">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calibrating the transport sector</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...182 lines deleted...]
-            <a:endParaRPr sz="1700" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 51"/>
+        <p:cNvPr id="431" name="Shape 431"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p4"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3ddb47ba119_0_326"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="393700" cy="292100"/>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3ddb47ba119_0_326"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="438" name="Shape 438"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g3ddb47ba119_0_331"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p4"/>
+          <p:cNvPr id="440" name="Google Shape;440;g3ddb47ba119_0_331"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11079300" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Answers to the Practical Exercise</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="441" name="Google Shape;441;g3ddb47ba119_0_331"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="576000" y="1030258"/>
+            <a:ext cx="10515600" cy="384900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calibrating the road transport sector</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;g3ddb47ba119_0_331"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1542878"/>
+            <a:ext cx="10515600" cy="5587500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...49 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>calculate the efficiency of internal combustion engine cars in 2020, the total fuel use needs to be divided by the activity. The total fuel use is as follows:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...32 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...32 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(8 PJ * 0.7) + (2 * 0.9) = 7.4 PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...24 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Efficiency = 7.4 PJ/820 billion-vkm = 0.009 PJ/billion-vkm</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To express this in the model, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input Activity Ratio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>0.009</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> while the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output Activity Ratio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note that, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>since the activity is expressed in billion-vkm, the Input Activity Ratio is NOT dimensionless. This marks a difference with, e.g., a power plant, where typically both input and activity are expressed in PJ and therefore the Input Activity Ratio is expressed in PJ/PJ. Remember that capacity and activity represent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>different physical quantities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in different systems!</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-447675" lvl="0" marL="447675" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B. 	Capacity to Activity Unit = 820/13.7 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>59.9 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>billion-vkm/million cars</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 63"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p6"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3ddb47ba119_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8517890" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p6"/>
+          <p:cNvPr id="99" name="Google Shape;99;g3ddb47ba119_0_6"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>outcomes</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p6"/>
+          <p:cNvPr id="100" name="Google Shape;100;g3ddb47ba119_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="663216" y="1700022"/>
-            <a:ext cx="2351447" cy="477054"/>
+            <a:off x="1619250" y="2306377"/>
+            <a:ext cx="9615600" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Re-construct how transport is modelled in the CLEWs++ concept</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3ddb47ba119_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="2155375"/>
+            <a:ext cx="662100" cy="702300"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3ddb47ba119_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="3549860"/>
+            <a:ext cx="662100" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3ddb47ba119_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="3538683"/>
+            <a:ext cx="9615600" cy="708000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reflect on the main technologies represented in a CLEWs transport model and their characteristics</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8517890" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4868216" y="1123272"/>
+            <a:ext cx="2351400" cy="477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0B55FF"/>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2500" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Road</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...109 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="69" name="Google Shape;69;p6" descr="Airplane with solid fill"/>
+          <p:cNvPr descr="Airplane with solid fill" id="111" name="Google Shape;111;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6511162" y="4883444"/>
+            <a:off x="8783162" y="4817457"/>
             <a:ext cx="1122720" cy="1122720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6" descr="Train with solid fill"/>
+          <p:cNvPr descr="Train with solid fill" id="112" name="Google Shape;112;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1287009" y="4915146"/>
+            <a:off x="2247446" y="4817446"/>
             <a:ext cx="1091018" cy="1091018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6" descr="Car with solid fill"/>
+          <p:cNvPr descr="Car with solid fill" id="113" name="Google Shape;113;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="663216" y="2135369"/>
+            <a:off x="1304391" y="1669969"/>
             <a:ext cx="1473903" cy="1473903"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="72" name="Google Shape;72;p6" descr="Freight with solid fill"/>
+          <p:cNvPr descr="Freight with solid fill" id="114" name="Google Shape;114;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3836134" y="4835764"/>
-            <a:ext cx="1122720" cy="1122720"/>
+            <a:off x="5432699" y="4751749"/>
+            <a:ext cx="1222452" cy="1222425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="73" name="Google Shape;73;p6" descr="Scooter with solid fill"/>
+          <p:cNvPr descr="Scooter with solid fill" id="115" name="Google Shape;115;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3166929" y="2210729"/>
+            <a:off x="3810704" y="1717854"/>
             <a:ext cx="1302039" cy="1302039"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="74" name="Google Shape;74;p6" descr="Bus with solid fill"/>
+          <p:cNvPr descr="Bus with solid fill" id="116" name="Google Shape;116;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5702397" y="2180273"/>
+            <a:off x="6541435" y="1687398"/>
             <a:ext cx="1302039" cy="1302039"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="75" name="Google Shape;75;p6" descr="Truck with solid fill"/>
+          <p:cNvPr descr="Truck with solid fill" id="117" name="Google Shape;117;g3ddb47ba119_0_16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8275048" y="2183994"/>
+            <a:off x="8875886" y="1687394"/>
             <a:ext cx="1302038" cy="1302038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;p6"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3ddb47ba119_0_16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="720024" y="3378659"/>
-            <a:ext cx="1346691" cy="461665"/>
+            <a:off x="1367999" y="2913259"/>
+            <a:ext cx="1346700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...211 lines deleted...]
-            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p6"/>
+          <p:cNvPr id="119" name="Google Shape;119;g3ddb47ba119_0_16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3523935" y="5969942"/>
-            <a:ext cx="1666521" cy="461665"/>
+            <a:off x="3414430" y="2806192"/>
+            <a:ext cx="2094600" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2/3 wheelers</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p6"/>
+          <p:cNvPr id="120" name="Google Shape;120;g3ddb47ba119_0_16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6239262" y="5969942"/>
-            <a:ext cx="1666521" cy="461665"/>
+            <a:off x="6145138" y="2806191"/>
+            <a:ext cx="2094600" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p6"/>
+          <p:cNvPr id="121" name="Google Shape;121;g3ddb47ba119_0_16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3430940" y="4214672"/>
-            <a:ext cx="1823743" cy="477054"/>
+            <a:off x="8168799" y="2805450"/>
+            <a:ext cx="2716200" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trucks </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(of various sizes)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1910096" y="5908464"/>
+            <a:ext cx="1666500" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trains</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5262747" y="5903942"/>
+            <a:ext cx="1666500" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ships</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8511262" y="5903955"/>
+            <a:ext cx="1666500" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Airplanes</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4868225" y="4140225"/>
+            <a:ext cx="2351400" cy="477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0B55FF"/>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2500" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Maritime</a:t>
             </a:r>
-            <a:endParaRPr sz="2500" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="2500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="6666600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Typical Transportation Modes</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8168800" y="4160545"/>
+            <a:ext cx="2351400" cy="477000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Air</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g3ddb47ba119_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1567650" y="4170705"/>
+            <a:ext cx="2351400" cy="477000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rail</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88"/>
+        <p:cNvPr id="133" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p8"/>
+          <p:cNvPr id="134" name="Google Shape;134;g3ddb47ba119_0_40"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...290 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="116225" tIns="58075" rIns="116225" bIns="58075" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1716"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...465 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p8"/>
+          <p:cNvPr id="135" name="Google Shape;135;g3ddb47ba119_0_40"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="790442" y="2493959"/>
-            <a:ext cx="832500" cy="352200"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11472000" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="116225" tIns="58075" rIns="116225" bIns="58075" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1525"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1779" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Main technologies in road transport and their characteristics (1/2)</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p8"/>
+          <p:cNvPr id="136" name="Google Shape;136;g3ddb47ba119_0_40"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="790442" y="3285123"/>
-            <a:ext cx="832500" cy="352200"/>
+            <a:off x="1877563" y="954500"/>
+            <a:ext cx="9223500" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="116225" tIns="58075" rIns="116225" bIns="58075" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1525"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1525"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1779" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Internal Combustion Engines (ICE)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This is the most established technology and the one still expected to dominate based on pure economics, up until the 2030s or 2040s (depending on economic, geopolitical, and technological factors). </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A logo of a machine&#10;&#10;AI-generated content may be incorrect." id="137" name="Google Shape;137;g3ddb47ba119_0_40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="842100"/>
+            <a:ext cx="1240600" cy="1240600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p8"/>
+          <p:cNvPr id="138" name="Google Shape;138;g3ddb47ba119_0_40"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3969917" y="2487572"/>
-            <a:ext cx="832500" cy="352200"/>
+            <a:off x="468000" y="1958950"/>
+            <a:ext cx="11694000" cy="4511100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="116225" tIns="58075" rIns="116225" bIns="58075" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1525"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1525"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1779" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While petroleum products (e.g. diesel/gasoline) are the most common fuels used in ICEs, other fuels can be used:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...71 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Biofuels:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> While popular in certain parts of the world, they only make economic sense under decarbonisation conditions. Due to biomass availability limitations and other alternatives in road transport, a CLEWs++ model would usually allocate biomass elsewhere.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hydrogen:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> This fuel can also make economic sense in decarbonisation scenarios. The most widely expected way to use hydrogen in transport, though, is via fuel cells as opposed to ICEs. Other technologies tend to be chosen in a CLEWs++ model due to being more cost-effective.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> This is an already competitive fuel in certain areas. It requires, however, modifications to the default setup of the vehicle. Moreover, not all re-fuelling stations provide natural gas. Therefore, capturing its uptake (which is not expected to be significant anyway) becomes a challenge. For this reason, a typical CLEWs++ model would only consider the vintage fleet of natural gas vehicles.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Synfuels: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Synthetic fuels are very expensive and only come into effect in a decarbonisation scenario. Their presence in road transport is extremely rare and can only occur under certain conditions (i.e. lack of biofuels, expensive electricity, and cheap gas which can be converted into blue hydrogen and then into synfuels).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-171450" lvl="0" marL="171450" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mild hybrids:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> unlike plug-in hybrids, mild hybrids only use diesel/petrol as an input and the electricity is generated within the technology. Therefore, modelling mild hybrids separately is the same as modelling high-efficiency ICE vehicles. Typically, models of this kind are not ideal for comparing various technology options with the same input fuel but varying levels of efficiency and thus, in a CLEWs++ model, this is typically avoided.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 111"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p10"/>
+          <p:cNvPr id="144" name="Google Shape;144;g3ddb47ba119_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...69 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...120 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p10"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3ddb47ba119_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2158227" y="1200950"/>
+            <a:ext cx="9281700" cy="1662300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electric</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electric vehicles (EVs) are the most prominent, future technology. While decarbonisation incentives (explicit or implicit) can help boost their uptake, they are expected to dominate new sales anyway in the 2030s–2040s, depending on the region. The availability of electric vehicle charging stations (EVCIs) can be a limiting factor. While the load profile does not matter when it comes to vehicles (as they store the fuel), with EVs it has system-wide implications (because of the charging). Therefore, in a CLEWs++ model, the user has to specify a profile for road transport demand. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3ddb47ba119_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2158227" y="3188663"/>
+            <a:ext cx="9185700" cy="1231500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hydrogen (fuel cell)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The fuel cell is a promising technology under decarbonisation conditions. It broadly favours larger vehicles such as buses and trucks. Therefore, it is less likely to come into effect for cars than for trucks. Even with larger vehicles though, if electricity is cheap and annual mileage is relatively high, electric vehicles may still get the edge.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3ddb47ba119_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2158227" y="4745575"/>
+            <a:ext cx="9281700" cy="1446900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Plug-in hybrid</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This type of vehicle uses both an ICE and a battery-powered electric motor. While it can help lower emissions, it cannot contribute to the complete decarbonisation of the sector. Moreover, relying on two input fuels makes its accurate simulation more complicated. Given the complexity in combination with the less significant system benefits, in a typical  CLEWs++ model, only the vintage fleet is considered.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A pixel art of a lightning bolt&#10;&#10;AI-generated content may be incorrect." id="148" name="Google Shape;148;g3ddb47ba119_0_49"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="3235277"/>
+            <a:ext cx="1138298" cy="1138298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A green gas pump nozzle and a red line&#10;&#10;AI-generated content may be incorrect." id="149" name="Google Shape;149;g3ddb47ba119_0_49"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="4899877"/>
+            <a:ext cx="1138298" cy="1138298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A blue electric vehicle pump&#10;&#10;AI-generated content may be incorrect." id="150" name="Google Shape;150;g3ddb47ba119_0_49"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="1320845"/>
+            <a:ext cx="1238589" cy="1238589"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3ddb47ba119_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11472000" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Main technologies in road transport and their characteristics (2/2)</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3ddb47ba119_0_61"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Cars</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3ddb47ba119_0_61"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4530750" y="1098125"/>
+            <a:ext cx="7123800" cy="5756700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cars are one of the most widely used modes of transport globally, with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>ownership steadily rising in low- and middle-income countries</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> as incomes grow, infrastructure improves, and urbanisation accelerates. The CLEWs++ model captures this evolution through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>multiple car technology pathways – electric, hydrogen, liquid fuel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(here it is represented as a blend, but it can be disaggregated)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, natural gas, and plug-in hybrids</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – each contributing to overall car transport demand. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Plug-in hybrid electric vehicles (PHEVs) combine an internal combustion engine with a rechargeable battery, allowing them to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>operate on electricity for short distances and switch to fuel when needed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, hence the input of both electricity and liquid fuels in the diagram above. This </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>reduces fuel consumption and emissions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> compared to conventional vehicles and offers flexibility in areas with limited charging infrastructure.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As many developing countries experience a shift from public or informal transport to private car ownership, understanding the energy and emission implications becomes increasingly important. Modelling these different fuel-specific technology options helps </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>assess the potential impacts of different policy choices</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – such as fuel taxation, electrification incentives, or urban planning – on emissions, energy demand, and sustainable mobility outcomes.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3ddb47ba119_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1751679" y="1298203"/>
             <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars using electricity</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p10"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="1541036"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p10"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3ddb47ba119_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1751679" y="1964876"/>
             <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars using hydrogen</a:t>
             </a:r>
-            <a:endParaRPr sz="1499">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p10"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="2207709"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p10"/>
+          <p:cNvPr id="163" name="Google Shape;163;g3ddb47ba119_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1751679" y="2631550"/>
             <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars using </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>liquid fuel</a:t>
             </a:r>
-            <a:endParaRPr sz="1499">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p10"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="2874383"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p10"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3ddb47ba119_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1751679" y="3298223"/>
             <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars using natural gas</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p10"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="3541056"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p10"/>
+          <p:cNvPr id="167" name="Google Shape;167;g3ddb47ba119_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1751679" y="3964896"/>
             <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Cars using plug-in hybrids</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p10"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="4038665"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p10"/>
+          <p:cNvPr id="169" name="Google Shape;169;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3652893" y="1543585"/>
             <a:ext cx="0" cy="2650800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p10"/>
+          <p:cNvPr id="170" name="Google Shape;170;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3476485" y="1554770"/>
             <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p10"/>
+          <p:cNvPr id="171" name="Google Shape;171;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3476485" y="4207727"/>
             <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p10"/>
+          <p:cNvPr id="172" name="Google Shape;172;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3476485" y="3554148"/>
             <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p10"/>
+          <p:cNvPr id="173" name="Google Shape;173;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3476485" y="2868999"/>
             <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p10"/>
+          <p:cNvPr id="174" name="Google Shape;174;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3476485" y="2220801"/>
             <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p10"/>
+          <p:cNvPr id="175" name="Google Shape;175;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3652880" y="2869009"/>
             <a:ext cx="654300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p10"/>
+          <p:cNvPr id="176" name="Google Shape;176;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="1244450"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p10"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="1911123"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p10"/>
+          <p:cNvPr id="178" name="Google Shape;178;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="2577797"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p10"/>
+          <p:cNvPr id="179" name="Google Shape;179;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="3244470"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>D</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p10"/>
+          <p:cNvPr id="180" name="Google Shape;180;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="3742079"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p10"/>
+          <p:cNvPr id="181" name="Google Shape;181;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3602782" y="2572415"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>E</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p10"/>
+          <p:cNvPr id="182" name="Google Shape;182;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="4861300"/>
             <a:ext cx="3349200" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...50 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>E = </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Car activity (vehicle-kilometres)</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p10"/>
+          <p:cNvPr id="183" name="Google Shape;183;g3ddb47ba119_0_61"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="4405927"/>
             <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p10"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3ddb47ba119_0_61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="923613" y="4109341"/>
             <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1681 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 177"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p14"/>
+          <p:cNvPr id="190" name="Google Shape;190;g3ddb47ba119_0_93"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...180 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1446"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...729 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p14"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3ddb47ba119_0_93"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="1911124"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11079300" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Structure in CLEWs model – A note on the Units</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p14"/>
+          <p:cNvPr id="192" name="Google Shape;192;g3ddb47ba119_0_93"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="2577799"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="468000" y="1542878"/>
+            <a:ext cx="10515600" cy="3755700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1285"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remember that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity and activity represent different physical quantities in different systems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>! Therefore, they have different units in the transport sector as opposed to, e.g., the power sector.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...245 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1300"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...50 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1300"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Typically, in the transport sector:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1300"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity is represented as N of vehicles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (e.g. million vehicles);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...57 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...14 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>activity is represented as vehicle-km</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (e.g. billion-vkm);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>As such, the Input Activity Ratio, Output Activity Ratio, and Capacity To Activity Unit will have different units from what you may be used to by now:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input Activity Ratio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: energy / vehicle-km (e.g. PJ/vehicle-km);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output Activity Ratio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: vehicle-km / vehicle-km</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Capacity To Activity Unit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: vehicle-km / N of vehicles (e.g. billion-vkm/million cars)</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 210"/>
+        <p:cNvPr id="197" name="Shape 197"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p30"/>
+          <p:cNvPr id="198" name="Google Shape;198;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – 2/3 wheelers</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p30"/>
+          <p:cNvPr id="199" name="Google Shape;199;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5219710" y="1244450"/>
-            <a:ext cx="6301800" cy="4278900"/>
+            <a:off x="5125100" y="1766575"/>
+            <a:ext cx="6426300" cy="4278900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Two- and three-wheelers play a critical role in the transport systems of many low- and middle-income countries, where they often serve as the primary mode of motorised mobility for both passengers and small-scale freight.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600"/>
-[...31 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...14 lines deleted...]
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The diagram shows how the CLEWs++ model represents different fuel types – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>electricity, liquid fuel, and natural gas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> – used to meet the demand for 2/3 wheelers.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>These vehicles are especially </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>prevalent in dense urban areas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> due to their affordability, manoeuvrability, and low operating costs. Their high share in the vehicle fleet makes them a key target for transport electrification and fuel efficiency policies.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Properly modelling their energy demand and emissions impact is essential for planning clean mobility transitions in rapidly urbanising regions.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p30"/>
+          <p:cNvPr id="200" name="Google Shape;200;g3ddb47ba119_0_100"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1844405" y="1298203"/>
-            <a:ext cx="1892400" cy="511800"/>
+            <a:off x="1773140" y="1766585"/>
+            <a:ext cx="2046900" cy="607200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="32300">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1446"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1716"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2/3 wheelers using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p30"/>
+          <p:cNvPr id="201" name="Google Shape;201;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="1541036"/>
-            <a:ext cx="1047300" cy="0"/>
+            <a:off x="640600" y="2054764"/>
+            <a:ext cx="1132500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="36325">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p30"/>
+          <p:cNvPr id="202" name="Google Shape;202;g3ddb47ba119_0_100"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1844405" y="1964877"/>
-            <a:ext cx="1892400" cy="511800"/>
+            <a:off x="1773140" y="2557749"/>
+            <a:ext cx="2046900" cy="607200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="32300">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...9 lines deleted...]
-              <a:buSzPts val="1446"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1716"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
-[...202 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2/3 wheelers using liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p30"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="3541059"/>
-            <a:ext cx="1047300" cy="0"/>
+            <a:off x="640600" y="2845928"/>
+            <a:ext cx="1132500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="36325">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;p30"/>
+          <p:cNvPr id="204" name="Google Shape;204;g3ddb47ba119_0_100"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1844405" y="3964900"/>
-            <a:ext cx="1892400" cy="511800"/>
+            <a:off x="1773140" y="3348914"/>
+            <a:ext cx="2046900" cy="607200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="32300">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...9 lines deleted...]
-              <a:buSzPts val="1446"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1716"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
-[...6 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2/3 wheelers using natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p30"/>
+          <p:cNvPr id="205" name="Google Shape;205;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="4038668"/>
-            <a:ext cx="1047300" cy="0"/>
+            <a:off x="640600" y="3637092"/>
+            <a:ext cx="1132500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="36325">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p30"/>
+          <p:cNvPr id="206" name="Google Shape;206;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3930349" y="1543585"/>
-            <a:ext cx="0" cy="2650800"/>
+            <a:off x="4029375" y="2072075"/>
+            <a:ext cx="0" cy="1595400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="48425">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p30"/>
+          <p:cNvPr id="207" name="Google Shape;207;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3736841" y="1554770"/>
-            <a:ext cx="193500" cy="0"/>
+            <a:off x="3819977" y="3652628"/>
+            <a:ext cx="209400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="48425">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p30"/>
+          <p:cNvPr id="208" name="Google Shape;208;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3736841" y="4207731"/>
-            <a:ext cx="193500" cy="0"/>
+            <a:off x="3819977" y="2839538"/>
+            <a:ext cx="209400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="48425">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p30"/>
+          <p:cNvPr id="209" name="Google Shape;209;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3736841" y="3554151"/>
-            <a:ext cx="193500" cy="0"/>
+            <a:off x="3819977" y="2070300"/>
+            <a:ext cx="209400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="48425">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p30"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3ddb47ba119_0_100"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="193500" cy="0"/>
+          <a:xfrm>
+            <a:off x="4029371" y="2839551"/>
+            <a:ext cx="776400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="36325">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="50842" rotWithShape="0" dir="5400000" dist="25421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
-[...65 lines deleted...]
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p30"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="1244450"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="790442" y="1702795"/>
+            <a:ext cx="832500" cy="351900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1285"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1525"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1525" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1779" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p30"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="1911124"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="790442" y="2493959"/>
+            <a:ext cx="832500" cy="351900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1285"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1525"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1525" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1779" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p30"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="2577799"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="790442" y="3285123"/>
+            <a:ext cx="832500" cy="351900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1285"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1525"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1525" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1779" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p30"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="3244473"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="3969917" y="2487572"/>
+            <a:ext cx="832500" cy="351900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="58075" lIns="116225" spcFirstLastPara="1" rIns="116225" wrap="square" tIns="58075">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1285"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1525"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1525" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>D</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1779" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p30"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3ddb47ba119_0_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="935882" y="3742082"/>
-            <a:ext cx="769800" cy="296700"/>
+            <a:off x="640600" y="4428050"/>
+            <a:ext cx="3991800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...115 lines deleted...]
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...50 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...105 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = 2/3 wheelers activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 243"/>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p31"/>
+          <p:cNvPr id="221" name="Google Shape;221;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="188715" y="-200025"/>
-            <a:ext cx="11609585" cy="1110605"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="11609700" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Structure in CLEWs Model – Buses</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p31"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5533057" y="1291550"/>
-            <a:ext cx="5400000" cy="4525200"/>
+            <a:off x="5105875" y="1468275"/>
+            <a:ext cx="6214200" cy="3494100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses are a central component of public transport systems and are vital for moving large volumes of passengers efficiently, especially in urban and interurban settings. In the CLEWs++ model, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>buses are represented with multiple fuel pathways – electric, hydrogen, liquid fuels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(can be disaggregated if needed)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, natural gas, and plug-in hybrid electric buses</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> to meet the demand for bus mobility.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1600"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-196850" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1600"/>
+            <a:pPr indent="-268288" lvl="0" marL="268288" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buChar char="❑"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="1600"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Modelling the transition from diesel-dominated fleets toward cleaner alternatives like electric or hydrogen buses helps inform sustainable transport strategies and investment planning for expanding, modernising, and greening public transport systems.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p31"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3ddb47ba119_0_122"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1812036" y="1298203"/>
-            <a:ext cx="1834200" cy="511800"/>
+            <a:off x="1751679" y="1298203"/>
+            <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses using electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p31"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="797350" y="1541036"/>
-            <a:ext cx="1014900" cy="0"/>
+            <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p31"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3ddb47ba119_0_122"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1812036" y="1964877"/>
-            <a:ext cx="1834200" cy="511800"/>
+            <a:off x="1751679" y="1964876"/>
+            <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses using hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
-              </a:solidFill>
-[...209 lines deleted...]
-                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p31"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="3541059"/>
-            <a:ext cx="1014900" cy="0"/>
+            <a:off x="797350" y="2207709"/>
+            <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p31"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3ddb47ba119_0_122"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1812036" y="3964900"/>
-            <a:ext cx="1834200" cy="511800"/>
+            <a:off x="1751679" y="2631550"/>
+            <a:ext cx="1724700" cy="511800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="6C0819"/>
           </a:solidFill>
-          <a:ln w="27200" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="27200">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1446"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1499">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses using </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p31"/>
+          <p:cNvPr id="228" name="Google Shape;228;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="4038668"/>
-            <a:ext cx="1014900" cy="0"/>
+            <a:off x="797350" y="2874383"/>
+            <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;g3ddb47ba119_0_122"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1751679" y="3298223"/>
+            <a:ext cx="1724700" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses using natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3ddb47ba119_0_122"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="3541056"/>
+            <a:ext cx="954300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;g3ddb47ba119_0_122"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1751679" y="3964896"/>
+            <a:ext cx="1724700" cy="511800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="6C0819"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="27200">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1446"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1499" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Buses using plug-in hybrids</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;g3ddb47ba119_0_122"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797350" y="4038665"/>
+            <a:ext cx="954300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="30600">
+            <a:solidFill>
+              <a:srgbClr val="6C0819"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
+              <a:srgbClr val="000000">
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p31"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3833493" y="1543585"/>
+            <a:off x="3652893" y="1543585"/>
             <a:ext cx="0" cy="2650800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p31"/>
+          <p:cNvPr id="234" name="Google Shape;234;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3645685" y="1554770"/>
-            <a:ext cx="187800" cy="0"/>
+            <a:off x="3476485" y="1554770"/>
+            <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p31"/>
+          <p:cNvPr id="235" name="Google Shape;235;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3645685" y="4207731"/>
-            <a:ext cx="187800" cy="0"/>
+            <a:off x="3476485" y="4207727"/>
+            <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p31"/>
+          <p:cNvPr id="236" name="Google Shape;236;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3645685" y="3554151"/>
-            <a:ext cx="187800" cy="0"/>
+            <a:off x="3476485" y="3554148"/>
+            <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p31"/>
+          <p:cNvPr id="237" name="Google Shape;237;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3645685" y="2869001"/>
-            <a:ext cx="187800" cy="0"/>
+            <a:off x="3476485" y="2868999"/>
+            <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;p31"/>
+          <p:cNvPr id="238" name="Google Shape;238;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="3645685" y="2220802"/>
-            <a:ext cx="187800" cy="0"/>
+            <a:off x="3476485" y="2220801"/>
+            <a:ext cx="176400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="40800" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="40800">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p31"/>
+          <p:cNvPr id="239" name="Google Shape;239;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3833479" y="2869011"/>
-            <a:ext cx="695700" cy="0"/>
+            <a:off x="3652880" y="2869009"/>
+            <a:ext cx="654300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p31"/>
+          <p:cNvPr id="240" name="Google Shape;240;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="1244450"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="1244450"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p31"/>
+          <p:cNvPr id="241" name="Google Shape;241;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="1911124"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="1911123"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>B</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p31"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="2577799"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="2577797"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p31"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="3244473"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="3244470"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>D</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p31"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="3742082"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="3742079"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>A</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p31"/>
+          <p:cNvPr id="245" name="Google Shape;245;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3780213" y="2572417"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="3602782" y="2572415"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>E</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p31"/>
+          <p:cNvPr id="246" name="Google Shape;246;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="771950" y="4861300"/>
-            <a:ext cx="3757200" cy="1385400"/>
+            <a:off x="797350" y="4861300"/>
+            <a:ext cx="3507000" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="910C22"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Commodity Key </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...50 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A = Transport electricity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...14 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>B = Hydrogen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...18 lines deleted...]
-            <a:endParaRPr b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C = Liquid fuel</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>D = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Natural gas</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>E = </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bus activity (vehicle-kilometres)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p31"/>
+          <p:cNvPr id="247" name="Google Shape;247;g3ddb47ba119_0_122"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="797350" y="4405931"/>
-            <a:ext cx="1014900" cy="0"/>
+            <a:off x="797350" y="4405927"/>
+            <a:ext cx="954300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="30600" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="30600">
             <a:solidFill>
               <a:srgbClr val="6C0819"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="42842" dist="21421" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="42842" rotWithShape="0" dir="5400000" dist="21421">
               <a:srgbClr val="000000">
-                <a:alpha val="37250"/>
+                <a:alpha val="36860"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p31"/>
+          <p:cNvPr id="248" name="Google Shape;248;g3ddb47ba119_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931599" y="4109345"/>
-            <a:ext cx="745800" cy="296700"/>
+            <a:off x="923613" y="4109341"/>
+            <a:ext cx="701700" cy="296700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="97925" tIns="48950" rIns="97925" bIns="48950" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="48950" lIns="97925" spcFirstLastPara="1" rIns="97925" wrap="square" tIns="48950">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1285"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1285"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1285" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>C</a:t>
             </a:r>
-            <a:endParaRPr sz="1499" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1499" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
-[...280 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -27591,102 +39814,324 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</Properties>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
+  <a:themeElements>
+    <a:clrScheme name="CCG 2025">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="012069"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C8102E"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="AFC7FE"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="5F8EFD"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0F56FD"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="910C22"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="4151C3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>