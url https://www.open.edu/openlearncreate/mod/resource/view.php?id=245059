--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,10190 +1,5693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...83 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId29"/>
+    <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...25 lines deleted...]
-    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
+    <p:sldId id="269" r:id="rId19"/>
+    <p:sldId id="270" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="272" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-      <p:regular r:id="rId30"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId25"/>
+      <p:bold r:id="rId26"/>
+      <p:italic r:id="rId27"/>
+      <p:boldItalic r:id="rId28"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...15 lines deleted...]
-      <p:boldItalic r:id="rId40"/>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId29"/>
+      <p:bold r:id="rId30"/>
+      <p:italic r:id="rId31"/>
+      <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...1 lines deleted...]
-    </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId43" roundtripDataSignature="AMtx7mgnNu9H8xFkBJVukYdF7w+A7QqpgQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId33" roundtripDataSignature="AMtx7mh0KEnOCtphOqpxpnWAghnPqaeXUQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...45 lines deleted...]
-</p1510:revInfo>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}">
+  <a:tblStyle styleId="{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
-        <a:fontRef idx="minor">
-[...2 lines deleted...]
-        <a:schemeClr val="dk1"/>
+        <a:font>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+        </a:font>
+        <a:srgbClr val="000000"/>
       </a:tcTxStyle>
-      <a:tcStyle>
-[...51 lines deleted...]
-      </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
-      <a:tcStyle>
-[...8 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:band1H>
     <a:band2H>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:band2H>
     <a:band1V>
-      <a:tcStyle>
-[...8 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:band1V>
     <a:band2V>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:band2V>
     <a:lastCol>
-      <a:tcTxStyle b="on">
-[...12 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:lastCol>
     <a:firstCol>
-      <a:tcTxStyle b="on">
-[...12 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
-      <a:tcTxStyle b="on">
-[...20 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:lastRow>
+    <a:seCell>
+      <a:tcTxStyle/>
+    </a:seCell>
+    <a:swCell>
+      <a:tcTxStyle/>
+    </a:swCell>
     <a:firstRow>
-      <a:tcTxStyle b="on">
-[...20 lines deleted...]
-      </a:tcStyle>
+      <a:tcTxStyle/>
     </a:firstRow>
+    <a:neCell>
+      <a:tcTxStyle/>
+    </a:neCell>
+    <a:nwCell>
+      <a:tcTxStyle/>
+    </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/></Relationships>
-[...98 lines deleted...]
-</p188:cmLst>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3dc506124ed_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3dc506124ed_0_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="274" name="Shape 274"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;g3dc506124ed_0_174:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;g3dc506124ed_0_174:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>The problem: </a:t>
+              <a:t>The problem: correlation and casual effect (to be explored more in the scenario section</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
-[...131 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>The </a:t>
+              <a:t>The water balance : how to do it</a:t>
             </a:r>
-            <a:r>
-[...147 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;g3dc506124ed_0_174:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3dc506124ed_0_191:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3dc506124ed_0_191:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>The problem: </a:t>
+              <a:t>The problem: correlation and casual effect (to be explored more in the scenario section</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
-[...131 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
                 <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
                 <a:sym typeface="Open Sans"/>
               </a:rPr>
-              <a:t>The </a:t>
+              <a:t>The water balance : how to do it 🡪 maybe hands on example</a:t>
             </a:r>
-            <a:r>
-[...119 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0">
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;g3dc506124ed_0_191:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 362">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3dc506124ed_0_210:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g3dc506124ed_0_210:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;g3dc506124ed_0_210:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="323" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g3dc506124ed_0_220:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3dc506124ed_0_220:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
-[...8 lines deleted...]
-              <a:t>The problem </a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...488 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;g3dc506124ed_0_220:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;g3dc506124ed_0_238:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g3dc506124ed_0_238:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;g3dc506124ed_0_238:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="369" name="Shape 369"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g3dc506124ed_0_264:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;g3dc506124ed_0_264:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
-[...9 lines deleted...]
-              <a:t>We decided to divide the overall growing curve into two main phases: growing and harvesting stage (respectively mid and late season). For each season we then created a new </a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...25 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g3dc506124ed_0_264:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="377" name="Shape 377"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g3dc506124ed_0_271:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;g3dc506124ed_0_271:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
-      <p:sp>
-[...300 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="383" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g3dc506124ed_0_276:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g3dc506124ed_0_276:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3dc506124ed_0_276:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="400" name="Shape 400"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3dc506124ed_0_292:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3dc506124ed_0_292:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;g3dc506124ed_0_292:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>18</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 362">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="417" name="Shape 417"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;g3dc506124ed_0_308:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3dc506124ed_0_308:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3dc506124ed_0_308:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>19</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p4:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3dc506124ed_0_6:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p4:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3dc506124ed_0_6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p4:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3dc506124ed_0_6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 362">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;g3dc506124ed_0_23:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;g3dc506124ed_0_23:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>General overview and recap from CLEWs (theoretical) – recap from the open learn course CLEWs</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3dc506124ed_0_23:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>20</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 362">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="126" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g3dc506124ed_0_32:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;g3dc506124ed_0_32:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>General overview and recap from CLEWs (theoretical) – recap from the open learn course CLEWs</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p38:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3dc506124ed_0_32:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>21</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3dc506124ed_0_55:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3dc506124ed_0_55:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>Recap from CLEWs (modelling part)</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3dc506124ed_0_55:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>22</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;g3dc506124ed_0_76:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3dc506124ed_0_76:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr dirty="0"/>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3dc506124ed_0_76:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>23</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="187" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;g3dc506124ed_0_90:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;g3dc506124ed_0_90:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Note: A conveying system is defined as a mechanism used to transport materials from one location to another (in this case water)</a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;g3dc506124ed_0_90:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>24</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3dc506124ed_0_122:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3dc506124ed_0_122:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p10:notes">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;g3dc506124ed_0_122:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>25</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 486"/>
+        <p:cNvPr id="237" name="Shape 237"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;p47:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;g3dc506124ed_0_138:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="488" name="Google Shape;488;p47:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3dc506124ed_0_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+              <a:t>The problem: correlation and casual effect. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Open Sans"/>
+                <a:sym typeface="Open Sans"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE"/>
+              <a:t>In nature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>, when there is a decrease in precipitation, there is a direct impact on groundwater and run-off water, with implications competing final water demand. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="sv-SE"/>
+              <a:t>In a CLEWs model, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>this correlation is not captured authomatically by the model, but needs to be quantified BEFORE modelling. Modelers have to assign values to precipitation, evapotranspiration, groundwater and run-off.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;p47:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;g3dc506124ed_0_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>26</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...462 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...462 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...209 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...246 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...176 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...205 lines deleted...]
-</p:notes>
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...544 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p50"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p50"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -10263,35705 +5766,39352 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...57 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p51"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p17"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...418 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...380 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
-[...1416 lines deleted...]
-        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;p16"/>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...17 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...11 lines deleted...]
-              </a:buClr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Arial"/>
-[...9 lines deleted...]
-              </a:defRPr>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
-[...6 lines deleted...]
-                  <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...10 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...10 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...10 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...10 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content 1">
+  <p:cSld name="1_Two Content_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3dc506124ed_0_395"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3dc506124ed_0_395"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;g3dc506124ed_0_395"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3dc506124ed_0_395"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183100" cy="604800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
+    <p:sldLayoutId id="2147483664" r:id="rId17"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_125_C27081C6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.apps.fao.org/aquastat/?lang=en&amp;share=f-0df1fd25-a083-471e-ace0-3bc6ec1c0c3b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.apps.fao.org/aquastat/?lang=en&amp;share=f-819b5e87-d113-4e50-91f1-3a986a6dfbb9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/OSeMOSYS/CLEWs_GAEZ/blob/main/GAEZ_Processing/GeoCLEWs_v2.0.0.ipynb" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.eawag.ch/dataset/globalscale_groundwater_moeck" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climateknowledgeportal.worldbank.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_11E_73DD2173.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climateknowledgeportal.worldbank.org/country/vietnam" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climateknowledgeportal.worldbank.org/country/vietnam" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climateknowledgeportal.worldbank.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/4/x0490e/x0490e00.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.worldbank.org/en/opendata/strains-freshwater-resources-impact-food-production-water-consumption" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climasouth.eu/sites/default/files/FAO%2056.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1944398624190170" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_12D_29A793FB.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...31 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/2.0/?ref=ccsearch&amp;atype=rich" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/90896682@N06/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/90896682@N06/8265072146" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/90896682@N06/8265072146" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/90896682@N06/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/2.0/?ref=ccsearch&amp;atype=rich" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1944398624190170" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1364032112003541" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/5bfffb22-fe1d-11e9-8c1f-01aa75ed71a1/language-en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iopscience.iop.org/article/10.1088/1748-9326/7/4/045802/meta" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.apps.fao.org/aquastat/?lang=en&amp;share=f-6960ddbd-1883-4417-b3b0-3e60842d426c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="94" name="Google Shape;94;g3dc506124ed_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
-            <a:ext cx="4175392" cy="1837316"/>
+            <a:off x="6871895" y="4540473"/>
+            <a:ext cx="4175394" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p2"/>
+          <p:cNvPr id="95" name="Google Shape;95;g3dc506124ed_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
-            <a:ext cx="5033481" cy="307777"/>
+            <a:off x="2965622" y="915583"/>
+            <a:ext cx="2888700" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p2"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3dc506124ed_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="1694829"/>
-            <a:ext cx="7587600" cy="1446509"/>
+            <a:off x="2965626" y="2111875"/>
+            <a:ext cx="4248900" cy="1569900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>LECTURE </a:t>
+              <a:t>LECTURE 9 </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water in the CLEWs++ concept</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3dc506124ed_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RECOMMENDED CITATION: Lo-G</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" u="sng" dirty="0">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>iu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
+              <a:t>dice, C., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alfstad, T., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and Avgerinopoulos, G. (2026). 'Lecture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>9</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none" dirty="0">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>: </a:t>
             </a:r>
-            <a:br>
-[...7 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Water in the CLEWs++ concept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-            </a:br>
+              <a:t>'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" strike="noStrike" cap="none" dirty="0">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>Water</a:t>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
             </a:r>
-            <a:endParaRPr sz="4400" b="1" i="0" strike="noStrike" cap="none" dirty="0">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="278" name="Shape 278"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="279" name="Google Shape;279;g3dc506124ed_0_174"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p10">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The importance of data gathering and pre-processing the data: Water balance </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717264" y="2039162"/>
+            <a:ext cx="4972200" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="960B22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The water balance has to be done before inputting the data in your CLEWs++ model.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717276" y="3187227"/>
+            <a:ext cx="4972200" cy="1077300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="960B22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In literature, it is often possible to find the share of groundwater percolation and plant evapotranspiration. The difference between the input and the output is the run-off water. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717264" y="4827734"/>
+            <a:ext cx="4972200" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FAC8D0"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="960B22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be careful: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>these values vary depending on land-cover type, crop-type, country, and region (depending on the soil characteristics.)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g3dc506124ed_0_174"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3052009" y="2756462"/>
+            <a:ext cx="302700" cy="298200"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="960B22"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="960B22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="285" name="Google Shape;285;g3dc506124ed_0_174"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3052058" y="4396970"/>
+            <a:ext cx="302700" cy="298200"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="960B22"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="960B22"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Research with solid fill" id="286" name="Google Shape;286;g3dc506124ed_0_174"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7564954" y="1859568"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Mathematics with solid fill" id="287" name="Google Shape;287;g3dc506124ed_0_174"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7567077" y="3241972"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Monitor with solid fill" id="288" name="Google Shape;288;g3dc506124ed_0_174"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7564954" y="4744290"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8869679" y="2063243"/>
+            <a:ext cx="1856100" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Collection</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8869680" y="3518539"/>
+            <a:ext cx="2928600" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calculate the water balance</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;g3dc506124ed_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8841131" y="5018054"/>
+            <a:ext cx="2835900" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input to the CLEWs model</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="296" name="Shape 296"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The importance of data gathering and pre-processing the data: Water balance - methods</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993616" y="1167608"/>
+            <a:ext cx="5547600" cy="1662300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input activity ratio – Precipitation</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Find the average annual precipitation (usually in mm) from available national/international sources</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>IAR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>units </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>for precipitation in CLEWs++ models are typically Bm3/1000sq.Km. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-323850" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To convert simply divide by 1000</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330925" y="2809148"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993613" y="3137295"/>
+            <a:ext cx="5547600" cy="1077300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output activity ratio – Evapotranspiration</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For each land-cover type (Lecture 07), and for each crop-type (Lecture 08), find how much is the evapotranspiration in volume or as share of the input.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993616" y="2757190"/>
+            <a:ext cx="5547600" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input activity ratio – Irrigation (only for irrigated crops)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993613" y="4315974"/>
+            <a:ext cx="5419500" cy="1077300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output activity ratio – Groundwater </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For each land-cover type and for each crop-type find how much is the water percolation (usually expressed as a share of precipitation or as mm/yr).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993611" y="5474633"/>
+            <a:ext cx="5419500" cy="1077300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output activity ratio – Run-off</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calculate it as the difference of the other values you have found to close the balance: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>R = P + (IW) − ET − GWT</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330390" y="1449023"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330390" y="3616164"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330925" y="4576093"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330390" y="5536021"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3dc506124ed_0_191"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7483240" y="5281332"/>
+            <a:ext cx="4156800" cy="1130400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="BDD1FE"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remember to be always consistent with the </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>units of measure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>!</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="310" name="Google Shape;310;g3dc506124ed_0_191"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="984" l="0" r="0" t="2519"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6924333" y="1853226"/>
+            <a:ext cx="4936743" cy="3008920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3dc506124ed_0_191"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7866918" y="1264763"/>
+            <a:ext cx="2815800" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>P + (IW) = ET + R + GWT</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="11079300" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hands-on Exercise 2 </a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="1018179"/>
+            <a:ext cx="10945500" cy="2447400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Build the water balance for your CLEWs++ model. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Start from your CLEWs++ model and look up data for precipitation, evapotranspiration, and groundwater recharge. Follow the steps 1–5 from the previous slide. Remember that in the end </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the unit of measure has to be in Bm3/1000sq.km.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Then, on a separate Excel sheet, calculate the remainder for the water balance to estimate the run-off water. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remember to always check if the balance is respected (precipitation + irrigation = evapotranspiration + groundwater recharge + runoff). </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="5651483"/>
+            <a:ext cx="9824700" cy="877200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>How much do the results differ across land-cover types? </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Is there any difference across crop-types? </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="alphaUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Which land-cover type is the one with the highest evapotranspiration?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640005" y="5282192"/>
+            <a:ext cx="9697200" cy="369300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>After calculating the water balance, reflect on these questions:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g3dc506124ed_0_210"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640004" y="3573051"/>
+            <a:ext cx="10530600" cy="2031900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Suggested resources:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Precipitation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>AQUASTAT</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Irrigation : </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>AQUASTAT</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Precipitation, Irrigation, Evapotranspiration (for those familiar with programming and GIS data): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>GeoCLEWs</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater recharge in mm/yr (for those familiar with programming and GIS data): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Moeck et al. (2020)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-222250" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="327" name="Shape 327"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="4855800" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The seasonal variability</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630592" y="968554"/>
+            <a:ext cx="2802600" cy="509100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Why</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1869392"/>
+            <a:ext cx="5376900" cy="509100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4228"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Crops’ inter-annual variability of water demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630592" y="1544526"/>
+            <a:ext cx="4433700" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>There are two main sources of variability: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630592" y="1949897"/>
+            <a:ext cx="4781400" cy="650400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4228"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Inter-annual variability of water precipitation patterns</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="334" name="Google Shape;334;g3dc506124ed_0_220"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2695766" y="2767028"/>
+            <a:ext cx="3136638" cy="2554506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="335" name="Google Shape;335;g3dc506124ed_0_220"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8617063" y="3144741"/>
+            <a:ext cx="3181238" cy="1956913"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8735072" y="2819188"/>
+            <a:ext cx="2945100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Crop coefficient curve (Kc)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576001" y="2705908"/>
+            <a:ext cx="2119800" cy="3786600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="⮚"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Continued warming is projected to increase the variability of precipitation patterns, impacting the overall water cycle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" baseline="30000" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="⮚"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Only 7% regions worldwide show regular precipitation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" baseline="30000" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5976936" y="2819188"/>
+            <a:ext cx="2640000" cy="3396600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-360" l="-1610" r="-460" t="-180"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="339" name="Google Shape;339;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9018950" y="5282335"/>
+            <a:ext cx="2640000" cy="1231500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFBF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Evapotranspiration is a measure of the plant’s water demand </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and it is defined as “ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the depth (or amount) of water needed to meet the water loss through evapotranspiration”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" baseline="30000" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" baseline="30000" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;g3dc506124ed_0_220"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5798289" y="2090076"/>
+            <a:ext cx="0" cy="4322700"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;g3dc506124ed_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3082025" y="5528585"/>
+            <a:ext cx="2475900" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Photo Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>”Observed seasonal cycle” </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Climate Change Knowledge Portal </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="757070"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The seasonal variability – impact on the water cycle</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Rain with solid fill" id="349" name="Google Shape;349;g3dc506124ed_0_238"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2430581" y="2536882"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Watering pot outline" id="350" name="Google Shape;350;g3dc506124ed_0_238"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8389907" y="2261604"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Handwashing outline" id="351" name="Google Shape;351;g3dc506124ed_0_238"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8303943" y="3075944"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;g3dc506124ed_0_238"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3550528" y="2476488"/>
+            <a:ext cx="1203900" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5186218" y="2232258"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5207821" y="2922055"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Run-off water</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;g3dc506124ed_0_238"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2258426" y="1821164"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3dc506124ed_0_238"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8212174" y="1821163"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2214680" y="1905532"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8140986" y="1943301"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Final uses</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531353" y="3828472"/>
+            <a:ext cx="1412100" cy="769500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Climate Change</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3dc506124ed_0_238"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6803371" y="2509450"/>
+            <a:ext cx="1203900" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;g3dc506124ed_0_238"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="359" idx="0"/>
+            <a:endCxn id="355" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="1278953" y="2849122"/>
+            <a:ext cx="937800" cy="1020900"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="90071E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4977213" y="3611918"/>
+            <a:ext cx="1879500" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Evapotranspiration</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3dc506124ed_0_238"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="359" idx="3"/>
+            <a:endCxn id="362" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="1943453" y="3919822"/>
+            <a:ext cx="3973500" cy="293400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="90071E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;g3dc506124ed_0_238"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="5914013" y="3229718"/>
+            <a:ext cx="3000" cy="382200"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="90071E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="365" name="Google Shape;365;g3dc506124ed_0_238"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6705600" y="3176004"/>
+            <a:ext cx="1184700" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="90071E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4266899" y="5565636"/>
+            <a:ext cx="3294000" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>With climate change, wet seasons are expected to become wetter while dry seasons are expected to become drier.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3dc506124ed_0_238"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="359" idx="2"/>
+            <a:endCxn id="366" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="-5400000">
+            <a:off x="3091703" y="2743672"/>
+            <a:ext cx="967800" cy="4676400"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd fmla="val 49993" name="adj1"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="90071E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;g3dc506124ed_0_238"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="1010525"/>
+            <a:ext cx="10534200" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A variation in the precipitation pattern has an impact on the renewable water output and by extension on the final demand. Moreover, climate change is projected to have an impact also on evapotranspiration, increasing the water needed by plants in warmer climates. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="373" name="Shape 373"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;g3dc506124ed_0_264"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;g3dc506124ed_0_264"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="719136" y="-232303"/>
             <a:ext cx="10515600" cy="1134000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="4400"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>The </a:t>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>References</a:t>
             </a:r>
-            <a:r>
-[...39 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="TextBox 34">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="376" name="Google Shape;376;g3dc506124ed_0_264"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787640" y="1645920"/>
-            <a:ext cx="4972268" cy="523220"/>
+            <a:off x="719136" y="1098888"/>
+            <a:ext cx="9910800" cy="4402200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
-            <a:solidFill>
-[...3 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="1" dirty="0"/>
-              <a:t>The problem</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>FAO. Land Statistics 2001–2022. Global, Regional and Country Trends. (FAO, Rome, Italy, 2024). doi:10.4060/cd1484en</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Strains on freshwater resources: The impact of food production on water consumption. World Bank Blogs </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>: in </a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://blogs.worldbank.org/en/opendata/strains-freshwater-resources-impact-food-production-water-consumption</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>CLEWs</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>FAO. Irrigation and Drainage Paper. (Rome, 1977). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> </a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>http://www.climasouth.eu/sites/default/files/FAO%2056.pdf</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>models</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>there</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> is no </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>causual-effect</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>between</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1"/>
-              <a:t>water</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> input and output.</a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-254000" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...787 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="380" name="Shape 380"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3dc506124ed_0_271"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="393700" cy="292100"/>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...75 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...21281 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="510" name="Google Shape;510;p48"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g3dc506124ed_0_271"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="387" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="388" name="Google Shape;388;g3dc506124ed_0_276"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="11079300" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...4 lines deleted...]
-                </a:extLst>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>T</a:t>
+              <a:t>Solution Exercise 1 </a:t>
             </a:r>
-            <a:r>
-[...49 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="390" name="Google Shape;390;g3dc506124ed_0_276"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6399434" y="5390204"/>
-            <a:ext cx="5277925" cy="400110"/>
+            <a:off x="719136" y="2749639"/>
+            <a:ext cx="9697200" cy="384900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Photo Source:</a:t>
+              <a:t>Data</a:t>
             </a:r>
-            <a:r>
-[...46 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="tx2">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="391" name="Google Shape;391;g3dc506124ed_0_276"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="2297920"/>
-            <a:ext cx="4579229" cy="2262158"/>
+            <a:off x="719136" y="3181760"/>
+            <a:ext cx="9697200" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Where is the water?</a:t>
+              <a:t>Costs</a:t>
             </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="392" name="Google Shape;392;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="668336" y="4875184"/>
+            <a:ext cx="9697200" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="5657880"/>
+            <a:ext cx="5036400" cy="354000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-17240" l="-2179" r="0" t="-1720"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="543139" y="6311795"/>
+            <a:ext cx="6793800" cy="261600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The exercise was based on values taken from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Plappally and Lienhard, 2012</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="3585418"/>
+            <a:ext cx="5871900" cy="398400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-21541" l="-1870" r="0" t="-3081"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="396" name="Google Shape;396;g3dc506124ed_0_276"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="7252494" y="3489496"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1142500"/>
+                <a:gridCol w="1349225"/>
+                <a:gridCol w="1349225"/>
+              </a:tblGrid>
+              <a:tr h="295675">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Flow characteristic</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Capital Cost (MUSD/Bm3)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Fixed Cost (MUSD/Bm3)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="256075">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>pumped</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>1810</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                          <a:sym typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>18.1</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="256075">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>gravity</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike"/>
+                        <a:t>395</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Calibri"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Calibri"/>
+                          <a:sym typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t>3.95</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="5312678"/>
+            <a:ext cx="7987500" cy="215400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-51429" l="-1370" r="0" t="-28569"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="4269173"/>
+            <a:ext cx="5871900" cy="359700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-18639" l="-1870" r="0" t="0"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g3dc506124ed_0_276"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="668336" y="991417"/>
+            <a:ext cx="10515600" cy="1662300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Estimate the costs and energy requirements of the water sector for your CLEWs++ model. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...3 lines deleted...]
-              <a:t>97% in the oceans (salt water). </a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>The majority of the fresh water is stored in glaciers and ice caps.</a:t>
+              <a:t>There are systems: one for groundwater and one for surface water abstraction. Estimate the Capital (MUSD/Bm3) and Fixed costs (MUSD/Bm3) </a:t>
             </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>for both of them</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, assuming that the fixed costs are 1% of the capital cost. Then, estimate the energy needed for pumping water (PJ/Bm3). </a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Other sources of fresh water: surface and groundwater.</a:t>
+              <a:t>Note: Be careful with the units!</a:t>
             </a:r>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="404" name="Shape 404"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3dc506124ed_0_292"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="406" name="Google Shape;406;g3dc506124ed_0_292"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="719136" y="3082719"/>
+            <a:ext cx="9697200" cy="600300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...4 lines deleted...]
-                </a:extLst>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>T</a:t>
+              <a:t>Example:</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0">
-[...4 lines deleted...]
-                </a:extLst>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>he </a:t>
+              <a:t>We start with steps 1,2, and 3. </a:t>
             </a:r>
-            <a:r>
-[...39 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="407" name="Google Shape;407;g3dc506124ed_0_292"/>
+          <p:cNvGraphicFramePr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...15 lines deleted...]
-      </p:pic>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4396855" y="3155453"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1447750"/>
+                <a:gridCol w="681300"/>
+                <a:gridCol w="1206475"/>
+                <a:gridCol w="815300"/>
+                <a:gridCol w="1312850"/>
+              </a:tblGrid>
+              <a:tr h="368300">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Type</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Crop</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Precipitation (P)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Irrigation (IW)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" i="1" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Evapotranspiration (ET)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="1" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Maize</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.3536</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.205</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low Irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Maize</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.2649</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.2262</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Maize</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4632</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Maize</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4137</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Soy</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.6236</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.044</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low Irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Soy</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4326</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.1381</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Soy</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.505</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Soy</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4529</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Wheat</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4154</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.0948</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low Irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Wheat</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.2586</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.1851</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Wheat</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4626</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Wheat</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4049</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Cassava</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.5592</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.425</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low Irrigated</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Cassava</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4276</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.4185</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="184150">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>High rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Cassava</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.6455</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Low rainfed</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Cassava</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.9171</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0.6354</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="408" name="Google Shape;408;g3dc506124ed_0_292"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6520375" y="3320222"/>
-            <a:ext cx="5277925" cy="246221"/>
+            <a:off x="10352834" y="3596927"/>
+            <a:ext cx="1417800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Photo Source: </a:t>
+              <a:t>We know that </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>”The Water </a:t>
+              <a:t>2.8%</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1">
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Cycle</a:t>
+              <a:t> of the water goes into groundwater recharge.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g3dc506124ed_0_292"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548138" y="4861229"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;g3dc506124ed_0_292"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="547603" y="3901300"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;g3dc506124ed_0_292"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="547603" y="5821157"/>
+            <a:ext cx="499500" cy="465600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3dc506124ed_0_292"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1130250" y="3881641"/>
+            <a:ext cx="2138400" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input activity ratio – Precipitation</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3dc506124ed_0_292"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1130250" y="4779611"/>
+            <a:ext cx="2138400" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input activity ratio – </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Irrigation </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>” </a:t>
+              <a:t>(if needed)</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;g3dc506124ed_0_292"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1130250" y="5702041"/>
+            <a:ext cx="2464200" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> by </a:t>
+              <a:t>Output activity ratio – </a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>AIRS</a:t>
+              <a:t>Evapotranspiration</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3dc506124ed_0_292"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="691502" y="44405"/>
+            <a:ext cx="11079300" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0">
-[...3 lines deleted...]
-                  </a:schemeClr>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> is </a:t>
+              <a:t>Solution Exercise 2 </a:t>
             </a:r>
-            <a:r>
-[...30 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="tx2">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="C00000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="416" name="Google Shape;416;g3dc506124ed_0_292"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="425306" y="1297731"/>
-            <a:ext cx="4579229" cy="4462760"/>
+            <a:off x="719136" y="680633"/>
+            <a:ext cx="10945500" cy="2447400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>The water cycle is the continuous movement of water through evaporation, condensation, precipitation, and runoff. It involves the processes of water turning into vapor, forming clouds, falling as rain or snow, and returning to bodies of water, ultimately sustaining ecosystems and regulating climate. </a:t>
+              <a:t>Build the water balance for your CLEWs++ model. </a:t>
             </a:r>
-          </a:p>
-[...22 lines deleted...]
-              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:buChar char="-"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...3 lines deleted...]
-              <a:t>Precipitation</a:t>
+              <a:t/>
             </a:r>
+            <a:endParaRPr b="0" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:buChar char="-"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Evapotranspiration</a:t>
+              <a:t>Start from your CLEWs++ model and look up data for precipitation, evapotranspiration, and groundwater recharge. Follow the steps 1–5 from the previous slide. Remember that in the end </a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Runoff </a:t>
+              <a:t>the unit of measure has to be in Bm3/1000sq.km.</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-            </a:pPr>
+            <a:br>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Ground water infiltration</a:t>
+              <a:t>Then, on a separate Excel sheet, calculate the remainder for the water balance to estimate the run-off water. </a:t>
             </a:r>
-          </a:p>
-[...535 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remember to always check if the balance is respected (precipitation + irrigation = evapotranspiration + groundwater recharge + runoff). </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67"/>
+        <p:cNvPr id="421" name="Shape 421"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6"/>
+          <p:cNvPr id="422" name="Google Shape;422;g3dc506124ed_0_308"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="423" name="Google Shape;423;g3dc506124ed_0_308"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="576000" y="1019219"/>
+            <a:ext cx="9697200" cy="384900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0" err="1">
-[...4 lines deleted...]
-                </a:extLst>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Representing</a:t>
+              <a:t>Example:</a:t>
             </a:r>
-            <a:r>
-[...79 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="424" name="Google Shape;424;g3dc506124ed_0_308"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="604749" y="5069114"/>
-            <a:ext cx="4371187" cy="400110"/>
+            <a:off x="576000" y="1539277"/>
+            <a:ext cx="2759700" cy="769500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1000" dirty="0"/>
-              <a:t>The sum of the water balance outputs must be equal to the input (for the technologies that do not have additional water input, e.g., irrigation).</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>We know that </a:t>
             </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2.8%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of the water goes into </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>groundwater</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> recharge.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Arrow: Right 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="425" name="Google Shape;425;g3dc506124ed_0_308"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="13325196">
-[...1 lines deleted...]
-            <a:ext cx="522514" cy="361741"/>
+          <a:xfrm>
+            <a:off x="576000" y="2504362"/>
+            <a:ext cx="499500" cy="465600"/>
           </a:xfrm>
-          <a:prstGeom prst="rightArrow">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Arrow: Right 6">
-[...197 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="426" name="Google Shape;426;g3dc506124ed_0_308"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7029007" y="1702191"/>
-            <a:ext cx="4028195" cy="1872479"/>
+            <a:off x="1454750" y="2444055"/>
+            <a:ext cx="2464200" cy="831000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Step 4: we calculate the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output activity ratio – Groundwater </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Rectangle 16">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="427" name="Google Shape;427;g3dc506124ed_0_308"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7029007" y="3575040"/>
-            <a:ext cx="4028195" cy="1734316"/>
+            <a:off x="6979763" y="1539277"/>
+            <a:ext cx="2741100" cy="215400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater = Precipitation*0.028</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectangle 17">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="428" name="Google Shape;428;g3dc506124ed_0_308"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7029007" y="5309354"/>
-            <a:ext cx="4028195" cy="1110343"/>
+            <a:off x="6979763" y="1923997"/>
+            <a:ext cx="4345800" cy="215400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater = 0.917*0.028 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>0.0257</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Bm3/1000sq.km </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Rectangle 18">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="429" name="Google Shape;429;g3dc506124ed_0_308"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7101893" y="1055243"/>
-            <a:ext cx="3730508" cy="461665"/>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="11079300" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0" i="1" cap="none" spc="0" dirty="0">
-[...10 lines deleted...]
-                </a:effectLst>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Interlinkages and demand</a:t>
+              <a:t>Solution Exercise 2 </a:t>
             </a:r>
-          </a:p>
-[...64 lines deleted...]
-              <a:ln w="0"/>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
-[...326 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="C00000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="TextBox 32">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="430" name="Google Shape;430;g3dc506124ed_0_308"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9659839" y="3559313"/>
-            <a:ext cx="1468095" cy="307777"/>
+            <a:off x="576000" y="3518400"/>
+            <a:ext cx="499500" cy="465600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="1" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Water - </a:t>
+              <a:t>5</a:t>
             </a:r>
-            <a:r>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-GB" b="1" i="1" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent6">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="TextBox 33">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="431" name="Google Shape;431;g3dc506124ed_0_308"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8983690" y="5269169"/>
-            <a:ext cx="2251046" cy="307777"/>
+            <a:off x="1454750" y="3395161"/>
+            <a:ext cx="8697000" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="1" dirty="0">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Water –public </a:t>
+              <a:t>Final step</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" i="1" dirty="0" err="1">
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>demand</a:t>
+              <a:t>Output activity ratio – Run-off</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="1" i="1" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent6">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Calculate it as the difference of the other values you have found to close the balance: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>R = P + (IW) − ET − GWT</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="TextBox 36">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="432" name="Google Shape;432;g3dc506124ed_0_308"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1339806" y="5730419"/>
-            <a:ext cx="2815907" cy="338554"/>
+            <a:off x="1576245" y="5078675"/>
+            <a:ext cx="8697000" cy="1077300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
-              <a:t>P + (IW) = ET + R + GWT</a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Let’s consider Maize High Irrigated </a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>R = 0.917 + 0.3536 − 0.205 − 0.0257 = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1.1562 Bm3/1000sq.km  </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 67">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3dc506124ed_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="1287568"/>
+            <a:ext cx="702000" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3dc506124ed_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3dc506124ed_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1108275" y="1899054"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="1619250" y="1457020"/>
+            <a:ext cx="9615600" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3dc506124ed_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="719137" y="2361114"/>
+            <a:ext cx="702000" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="2481369"/>
+            <a:ext cx="9615600" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Learn how to pre-process water systems data.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3dc506124ed_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719135" y="3434660"/>
+            <a:ext cx="702000" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="3541528"/>
+            <a:ext cx="9615600" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be able to represent seasonal variability and crop growing stages.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3dc506124ed_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719135" y="4508206"/>
+            <a:ext cx="702000" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="5517343"/>
+            <a:ext cx="8587500" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use the principles learnt to design and model the water sector and the implications of and on the CLEWs++ concept.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="1196382"/>
+            <a:ext cx="8352600" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Know how to represent the water system and its interlinkages in the CLEWs++ concept.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
-[...4 lines deleted...]
-                </a:extLst>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>T</a:t>
+              <a:t>Learning Outcomes </a:t>
             </a:r>
-            <a:r>
-[...189 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3dc506124ed_0_6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1029050" y="2249100"/>
-            <a:ext cx="9895771" cy="2815297"/>
+            <a:off x="719134" y="5581754"/>
+            <a:ext cx="702000" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3dc506124ed_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="4628461"/>
+            <a:ext cx="9615600" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be able to interpret final results.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p10"/>
+          <p:cNvPr id="121" name="Google Shape;121;g3dc506124ed_0_23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p10"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3dc506124ed_0_23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="6225369" y="5501415"/>
+            <a:ext cx="4129500" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>The </a:t>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Photo Source: Igor Shiklamonov, 1993, "Water in Crisis: A Guide to the World's Freshwater Resources"</a:t>
             </a:r>
-            <a:r>
-[...47 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="757070"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3dc506124ed_0_23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="15491"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5792567" y="1495168"/>
+            <a:ext cx="5787584" cy="3699439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3dc506124ed_0_23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2372165" y="1446968"/>
-            <a:ext cx="5491675" cy="4616648"/>
+            <a:off x="719136" y="1650759"/>
+            <a:ext cx="5073300" cy="3001500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Where is the water?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>What</a:t>
+              <a:t>97% in the oceans (salt water). </a:t>
             </a:r>
-            <a:r>
-[...118 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Power </a:t>
+              <a:t>The majority of the fresh water is stored in glaciers and ice caps.</a:t>
             </a:r>
-            <a:r>
-[...105 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marR="0" lvl="0" algn="l" rtl="0">
-[...38 lines deleted...]
-              <a:buSzPts val="2400"/>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="1" u="none" strike="noStrike" cap="none" dirty="0" err="1">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Demand</a:t>
+              <a:t>Other sources of fresh water: surface and groundwater.</a:t>
             </a:r>
-            <a:r>
-[...264 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
-[...235 lines deleted...]
-              <a:sym typeface="Open Sans"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3dc506124ed_0_23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838786" y="1025583"/>
-            <a:ext cx="8389619" cy="338554"/>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
-[...6 lines deleted...]
-                <a:sym typeface="Open Sans"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Data </a:t>
+              <a:t>The water system – recap</a:t>
             </a:r>
-            <a:r>
-[...190 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...142 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3dc506124ed_0_32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3dc506124ed_0_32"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6889889" y="385041"/>
+            <a:ext cx="4670638" cy="2787903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g3dc506124ed_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6911156" y="3320223"/>
+            <a:ext cx="4887000" cy="246300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Photo Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>”The Water Cycle” </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>AIRS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> is licensed under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="757070"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>CC BY 2.0.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="757070"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g3dc506124ed_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="1297731"/>
+            <a:ext cx="5943000" cy="4787100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The water cycle is the continuous movement of water through evaporation, condensation, precipitation, and runoff. It involves the processes of water turning into vapor, forming clouds, falling as rain or snow, and returning to bodies of water, ultimately sustaining ecosystems and regulating climate. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For the purposes of CLEWs++ analysis we focus on the processes of:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Precipitation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Evapotranspiration</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Run-off </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ground water infiltration</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3dc506124ed_0_32"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7175791" y="3728107"/>
+            <a:ext cx="4622314" cy="2657503"/>
+            <a:chOff x="1502076" y="1569457"/>
+            <a:chExt cx="11903976" cy="5382829"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;g3dc506124ed_0_32"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6415097" y="4126175"/>
+              <a:ext cx="0" cy="1131000"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3dc506124ed_0_32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1502076" y="2897435"/>
+              <a:ext cx="7884300" cy="1315500"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:alpha val="49800"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="25400">
+              <a:solidFill>
+                <a:srgbClr val="0A3EB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4088811" y="3266740"/>
+              <a:ext cx="3868200" cy="561000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1200"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Water balance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;g3dc506124ed_0_32"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3566993" y="2034354"/>
+              <a:ext cx="0" cy="1492800"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;g3dc506124ed_0_32"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="7069082" y="2034339"/>
+              <a:ext cx="0" cy="1420500"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2839268" y="1569457"/>
+              <a:ext cx="2944200" cy="498900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Precipitation (P)</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7069082" y="1802015"/>
+              <a:ext cx="4110000" cy="498900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Evapotranspiration (Et)</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g3dc506124ed_0_32"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8906508" y="3555244"/>
+              <a:ext cx="1629600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="med" w="med" type="triangle"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9589136" y="3059668"/>
+              <a:ext cx="2365500" cy="498900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Run-off (R)</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6807098" y="4850114"/>
+              <a:ext cx="2633400" cy="1122300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>Groundwater recharge (GWT)</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;g3dc506124ed_0_32"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3086652" y="6266486"/>
+              <a:ext cx="10319400" cy="685800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                  <a:sym typeface="Arial"/>
+                </a:rPr>
+                <a:t>P = ET + R + GWT</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3dc506124ed_0_32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6911156" y="3630696"/>
+            <a:ext cx="4649400" cy="2804700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p10">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3dc506124ed_0_32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="3552092" y="5033121"/>
+            <a:ext cx="2816100" cy="314400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3dc506124ed_0_32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>The </a:t>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The water system – recap</a:t>
             </a:r>
-            <a:r>
-[...799 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 88">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p10">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3dc506124ed_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p10">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="156" name="Google Shape;156;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="631570" y="5663626"/>
+            <a:ext cx="5799000" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The sum of the water balance outputs must be equal to the input (for the technologies that do not have additional water input, e.g., irrigation).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3dc506124ed_0_55"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-8275926">
+            <a:off x="1934105" y="5192718"/>
+            <a:ext cx="522529" cy="361732"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FC8D59"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="37650"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3dc506124ed_0_55"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-2591123">
+            <a:off x="3980971" y="5213150"/>
+            <a:ext cx="522531" cy="361654"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FC8D59"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" rotWithShape="0" dir="5400000" dist="20000">
+              <a:srgbClr val="000000">
+                <a:alpha val="37650"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2539085" y="5238604"/>
+            <a:ext cx="1583700" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>The </a:t>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water – land</a:t>
             </a:r>
-            <a:r>
-[...39 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="1" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3dc506124ed_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4309792" y="1271018"/>
-            <a:ext cx="2815907" cy="338554"/>
+            <a:off x="2023334" y="6267804"/>
+            <a:ext cx="2815800" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>P + (IW) = ET + R + GWT</a:t>
             </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...8 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="2202666" y="1890165"/>
-[...2 lines deleted...]
-            <a:chExt cx="7525678" cy="4247317"/>
+            <a:off x="7648684" y="1960549"/>
+            <a:ext cx="3510600" cy="4155900"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...19 lines deleted...]
-            </a:prstGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-          </p:spPr>
-[...626 lines deleted...]
-              </a:prstGeom>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exogenous demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="80CDC1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:ln>
-[...15 lines deleted...]
-              <a:fontRef idx="minor">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Public: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Municipal</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Industrial</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Endogenous demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Agriculture: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Irrigation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Power sector:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Water for cooling power plants</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Power Plant outline" id="162" name="Google Shape;162;g3dc506124ed_0_55"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6879567" y="5280523"/>
+            <a:ext cx="554418" cy="593189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Handwashing outline" id="163" name="Google Shape;163;g3dc506124ed_0_55"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6870795" y="2630890"/>
+            <a:ext cx="554419" cy="593189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="923218" y="1126386"/>
+            <a:ext cx="1455300" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water resources</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4122816" y="1126386"/>
+            <a:ext cx="1436400" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water supply</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Watering pot outline" id="166" name="Google Shape;166;g3dc506124ed_0_55"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6879567" y="4177474"/>
+            <a:ext cx="724086" cy="724086"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8377230" y="1126386"/>
+            <a:ext cx="1436400" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="168" name="Google Shape;168;g3dc506124ed_0_55"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7604053" y="4177474"/>
+            <a:ext cx="2982600" cy="1811700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
                 <a:schemeClr val="lt1"/>
-              </a:fontRef>
-[...81 lines deleted...]
-              </a:prstGeom>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3dc506124ed_0_55"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7604053" y="2389767"/>
+            <a:ext cx="2982600" cy="952800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="80CDC1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:ln>
-[...55 lines deleted...]
-              </a:prstGeom>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="170" name="Google Shape;170;g3dc506124ed_0_55"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="984" l="0" r="0" t="2519"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="631570" y="1713280"/>
+            <a:ext cx="5599433" cy="3412827"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3dc506124ed_0_55"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Representing the water sector in CLEWs – recap</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="80CDC1"/>
+                <a:srgbClr val="C00000"/>
               </a:solidFill>
-              <a:ln>
-[...612 lines deleted...]
-      </p:grpSp>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...208 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="176" name="Shape 176"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="177" name="Google Shape;177;g3dc506124ed_0_76"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2408004" y="1494505"/>
+            <a:ext cx="8761732" cy="4875516"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3dc506124ed_0_76"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g3dc506124ed_0_76"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="951110"/>
+            <a:ext cx="10834500" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The CLEWs++ reference system – focus on water</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Going from the left to the right, we go from water resources to water final demand. Here you can see the water interlinkages with the power and agriculture sector, which determine the endogenous water demand. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;g3dc506124ed_0_76"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2280288" y="4353903"/>
+            <a:ext cx="1793100" cy="1392000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;g3dc506124ed_0_76"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6486528" y="3236303"/>
+            <a:ext cx="1102200" cy="1392000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="182" name="Google Shape;182;g3dc506124ed_0_76"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="933885" y="4628223"/>
+            <a:ext cx="1218600" cy="954300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Endogenous water demand – Agriculture</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3dc506124ed_0_76"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8266966" y="3399796"/>
+            <a:ext cx="1239300" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Endogenous water demand –Power sector</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;g3dc506124ed_0_76"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="180" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="2152488" y="5049903"/>
+            <a:ext cx="127800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;g3dc506124ed_0_76"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="181" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7588728" y="3932303"/>
+            <a:ext cx="678300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;g3dc506124ed_0_76"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The reference system – recap</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10941900" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The importance of data gathering and pre-processing the data: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Water interlinkages and techno-economic data</a:t>
+            </a:r>
+            <a:endParaRPr b="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="1197831"/>
+            <a:ext cx="11267400" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data gathering and data pre-processing are essential for building your CLEWs++ model.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> What type of data do you need? </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3786901" y="1549548"/>
+            <a:ext cx="1260900" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Costs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="659541" y="1546493"/>
+            <a:ext cx="2011200" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water balance</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1093538" y="2178256"/>
+            <a:ext cx="903300" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1079204" y="3965995"/>
+            <a:ext cx="903300" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Output</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8898485" y="1556800"/>
+            <a:ext cx="2093100" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="963934" y="2701430"/>
+            <a:ext cx="1369500" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Precipitation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="826924" y="4518965"/>
+            <a:ext cx="1676400" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Evapotranspiration</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater recharge</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Water run-off</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2920988" y="2185049"/>
+            <a:ext cx="3020400" cy="3755700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Capital</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (MUSD/ Bm3) </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Depend on the conveyance system: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Pumped </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gravity</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fixed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(MUSD/ Bm3) </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy requirements</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Quality (water treatment)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Labour</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Administrative costs</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Variable </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(MUSD/ Bm3) </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Chemicals</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Repair</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Other support services</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8985125" y="2185049"/>
+            <a:ext cx="2093100" cy="3755700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exogenous demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Public: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Municipal</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Industrial</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Endogenous demand</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Agriculture: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Irrigation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Power sector:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>- Water for cooling power plants</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Power Plant outline" id="204" name="Google Shape;204;g3dc506124ed_0_90"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11184333" y="5095622"/>
+            <a:ext cx="554418" cy="593189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Handwashing outline" id="205" name="Google Shape;205;g3dc506124ed_0_90"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11184332" y="2729801"/>
+            <a:ext cx="554419" cy="593189"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Watering pot outline" id="206" name="Google Shape;206;g3dc506124ed_0_90"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11164283" y="4280565"/>
+            <a:ext cx="724086" cy="724086"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3dc506124ed_0_90"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807415" y="4280565"/>
+            <a:ext cx="2270700" cy="1509000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3dc506124ed_0_90"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807414" y="2593422"/>
+            <a:ext cx="2278800" cy="846600"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3dc506124ed_0_90"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="826924" y="2621729"/>
+            <a:ext cx="1644900" cy="468600"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Rain with solid fill" id="210" name="Google Shape;210;g3dc506124ed_0_90"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="202407" y="2535627"/>
+            <a:ext cx="681226" cy="681226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3dc506124ed_0_90"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="810551" y="4405933"/>
+            <a:ext cx="1676400" cy="1563600"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Water outline" id="212" name="Google Shape;212;g3dc506124ed_0_90"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="212875" y="4884803"/>
+            <a:ext cx="605869" cy="605869"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6404109" y="1553125"/>
+            <a:ext cx="1260900" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="214" name="Google Shape;214;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6090451" y="2180396"/>
+            <a:ext cx="2506200" cy="3924900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy for pumping water</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (PJ/Bm3)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater pumping:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Depends on t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>he piping system, lift, pump characteristics, and well screens.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Run-off water:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Depends on the length of the system and the elevation changes.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Plappally &amp; Lienhard, 2012</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;g3dc506124ed_0_90"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2935291" y="5789634"/>
+            <a:ext cx="2631300" cy="261600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Plappally and Lienhard, 2012</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g3dc506124ed_0_90"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="530914" y="1976932"/>
+            <a:ext cx="10941900" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;g3dc506124ed_0_90"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2569998" y="2086127"/>
+            <a:ext cx="0" cy="4375200"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3dc506124ed_0_90"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5966214" y="2102127"/>
+            <a:ext cx="0" cy="4375200"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g3dc506124ed_0_90"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8571850" y="2102126"/>
+            <a:ext cx="0" cy="4375200"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="001D68"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="11079300" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hands-on Exercise 1 </a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="1248310"/>
+            <a:ext cx="10515600" cy="1662300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="DDE7FF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Estimate the costs and energy requirements of the water sector for your CLEWs++ model. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>There are systems: one for groundwater and one for surface water abstraction. Estimate the Capital (MUSD/Bm3) and Fixed costs (MUSD/Bm3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>for both of them</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, assuming that the fixed costs are 1% of the capital cost. Then, estimate the energy needed for pumping water (PJ/Bm3). </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note: Be careful with the units!</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="2967691"/>
+            <a:ext cx="9697200" cy="384900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="229" name="Google Shape;229;g3dc506124ed_0_122"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="719136" y="3831816"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1131050"/>
+                <a:gridCol w="958850"/>
+                <a:gridCol w="793750"/>
+                <a:gridCol w="1181100"/>
+              </a:tblGrid>
+              <a:tr h="71775">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Water source</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Conveyance system</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Capacity (m^3/day)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Pump capital cost (MUSD)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="255775">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Groundwater</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Pumped</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>45400</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>30</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="255775">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Run-off water</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Gravity</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>104000</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>15</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="230" name="Google Shape;230;g3dc506124ed_0_122"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5187556" y="3822553"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1233925"/>
+                <a:gridCol w="896525"/>
+                <a:gridCol w="1917700"/>
+              </a:tblGrid>
+              <a:tr h="400050">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Water source</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Length (Km)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Energy use per unit distance (kW h/m3 km)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="255775">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Run-off water</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>389</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>0.004</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719136" y="3399812"/>
+            <a:ext cx="9697200" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Costs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103150" y="3374955"/>
+            <a:ext cx="9697200" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Energy</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="233" name="Google Shape;233;g3dc506124ed_0_122"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5193905" y="5039018"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{5E28F196-3E4E-46F1-AFC3-A8D7BB80A4B2}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1254150"/>
+                <a:gridCol w="1155700"/>
+                <a:gridCol w="901700"/>
+                <a:gridCol w="901700"/>
+                <a:gridCol w="1282700"/>
+              </a:tblGrid>
+              <a:tr h="400050">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Water source</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t> ρ – water density (kg/m3)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>g – gravity (m/s2)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>H – total head (m)</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="1" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>η – pump efficiency</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="ctr"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="255775">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>Ground water</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>1000</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>9.81</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>50</a:t>
+                      </a:r>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial"/>
+                          <a:ea typeface="Arial"/>
+                          <a:cs typeface="Arial"/>
+                          <a:sym typeface="Arial"/>
+                        </a:rPr>
+                        <a:t>0.7</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial"/>
+                        <a:ea typeface="Arial"/>
+                        <a:cs typeface="Arial"/>
+                        <a:sym typeface="Arial"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="0" marB="0" marR="0" marL="0" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5187556" y="5907482"/>
+            <a:ext cx="2959500" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Formula for groundwater energy consumption </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(J/m3): </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7793972" y="6045763"/>
+            <a:ext cx="706200" cy="344700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect b="-21420" l="-15650" r="-870" t="-1790"/>
+            </a:stretch>
+          </a:blipFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;g3dc506124ed_0_122"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9359900" y="4231705"/>
+            <a:ext cx="3431400" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note: 1 kWh = 3.6 × 10⁻⁹ PJ</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="242" name="Google Shape;242;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="288000"/>
+            <a:ext cx="10515600" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The importance of data gathering and pre-processing the data: Water balance </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Rain with solid fill" id="244" name="Google Shape;244;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="774963" y="2315447"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Watering pot outline" id="245" name="Google Shape;245;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6248071" y="2040169"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Handwashing outline" id="246" name="Google Shape;246;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6162107" y="2854509"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1894910" y="2255053"/>
+            <a:ext cx="1203900" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="248" name="Google Shape;248;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3482170" y="1980238"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3482170" y="2726246"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Run-off water</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5037909" y="2288015"/>
+            <a:ext cx="978300" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="1213839"/>
+            <a:ext cx="9381900" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The problem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: in CLEWs++ models there is no correlation between water input and output.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="602808" y="1599729"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6040564" y="1655608"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559062" y="1684097"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="255" name="Google Shape;255;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5999151" y="1724812"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Final uses</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="256" name="Google Shape;256;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8100983" y="2084194"/>
+            <a:ext cx="2923200" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In nature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, when there is a decrease in precipitation, there is a direct impact on groundwater and run-off water, with implications for competing final water demand. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8100983" y="4441314"/>
+            <a:ext cx="2923200" cy="1816200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In a CLEWs++ model, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>this correlation is not captured automatically by the model, but needs to be quantified BEFORE modelling. Modellers have to assign values to precipitation, evapotranspiration, groundwater, and run-off.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Rain with solid fill" id="258" name="Google Shape;258;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="774963" y="4650307"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Watering pot outline" id="259" name="Google Shape;259;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6248071" y="4650307"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Handwashing outline" id="260" name="Google Shape;260;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6162107" y="5464647"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1894910" y="4865191"/>
+            <a:ext cx="1203900" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3349127" y="4590376"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Groundwater</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3349127" y="5289892"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Run-off water</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5037909" y="4898153"/>
+            <a:ext cx="978300" cy="484500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6040564" y="4265746"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559062" y="4294235"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5999151" y="4334950"/>
+            <a:ext cx="1412100" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Final uses</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;g3dc506124ed_0_138"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630249" y="4265746"/>
+            <a:ext cx="1269900" cy="2139000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Close outline" id="269" name="Google Shape;269;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2022717" y="4683269"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Close outline" id="270" name="Google Shape;270;g3dc506124ed_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4951945" y="4689514"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3dc506124ed_0_138"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2690668" y="3177916"/>
+            <a:ext cx="2505300" cy="954300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If you decrease the input activity ratio of precipitation, the water output will not change automatically! </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;g3dc506124ed_0_138"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="271" idx="2"/>
+            <a:endCxn id="269" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2479918" y="4132216"/>
+            <a:ext cx="1463400" cy="551100"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="C70A28"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3dc506124ed_0_138"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="271" idx="2"/>
+            <a:endCxn id="270" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3943318" y="4132216"/>
+            <a:ext cx="1465800" cy="557400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
-[...280 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -46192,117 +45342,324 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...63 lines deleted...]
-</Properties>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
+  <a:themeElements>
+    <a:clrScheme name="CCG 2025">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="012069"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C8102E"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="AFC7FE"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="5F8EFD"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0F56FD"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="910C22"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="4151C3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>