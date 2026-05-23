--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,4645 +1,4743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...56 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId18"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...14 lines deleted...]
-    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId22"/>
+      <p:font typeface="Quattrocento Sans"/>
+      <p:regular r:id="rId22"/>
+      <p:bold r:id="rId23"/>
+      <p:italic r:id="rId24"/>
+      <p:boldItalic r:id="rId25"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId26"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId26"/>
+      <p:bold r:id="rId27"/>
+      <p:italic r:id="rId28"/>
+      <p:boldItalic r:id="rId29"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-      <p:boldItalic r:id="rId32"/>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId36" roundtripDataSignature="AMtx7mgpiyepLD21eUcesDWXs9eGFrG+qg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId34" roundtripDataSignature="AMtx7mj+FrmCHyUMuCglRT5U0EfAxD4i8A=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...29 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId36" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 44"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3dc4c09c073_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3dc4c09c073_0_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...65 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 201"/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;g3dc4c09c073_0_138:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g3dc4c09c073_0_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3dc4c09c073_0_138:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 212"/>
+        <p:cNvPr id="244" name="Shape 244"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;g3dc4c09c073_0_149:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;g3dc4c09c073_0_149:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p34:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g3dc4c09c073_0_149:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 223"/>
+        <p:cNvPr id="255" name="Shape 255"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="256" name="Google Shape;256;g3dc4c09c073_0_159:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;g3dc4c09c073_0_159:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p35:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;g3dc4c09c073_0_159:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 233"/>
+        <p:cNvPr id="266" name="Shape 266"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3dc4c09c073_0_169:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;g3dc4c09c073_0_169:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p36:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;g3dc4c09c073_0_169:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 244"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;g3dc4c09c073_0_179:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;g3dc4c09c073_0_179:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p37:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3dc4c09c073_0_179:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="287" name="Shape 287"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;g3dc4c09c073_0_188:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3dc4c09c073_0_188:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3dc4c09c073_0_188:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 254"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;p38:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3dc4c09c073_0_198:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3dc4c09c073_0_198:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...2 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;g3dc4c09c073_0_198:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="308" name="Shape 308"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3dc4c09c073_0_207:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;g3dc4c09c073_0_207:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 51"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3dc4c09c073_0_7:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3dc4c09c073_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3dc4c09c073_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 62"/>
+        <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3dc4c09c073_0_17:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3dc4c09c073_0_17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3dc4c09c073_0_17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 80"/>
+        <p:cNvPr id="117" name="Shape 117"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;g3dc4c09c073_0_29:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3dc4c09c073_0_29:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;g3dc4c09c073_0_29:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 119"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p10:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3dc4c09c073_0_41:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...169 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3dc4c09c073_0_41:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>This slide show, synthetically, the main phases of the modelling process and where the MDI may fit. It is worth noting that the MDI is designed to represent a certain model structure, where sectors are broken down in a semi-flexible way. It makes sense to use the MDI after the conceptualisation phase only if the goals of the two are aligned, aiming at a model scope that is appropriate for NDC update. </a:t>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g3dc4c09c073_0_41:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 165"/>
+        <p:cNvPr id="171" name="Shape 171"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3dc4c09c073_0_81:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;g3dc4c09c073_0_81:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 178"/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;g3dc4c09c073_0_103:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3dc4c09c073_0_103:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3dc4c09c073_0_113:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3dc4c09c073_0_113:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p31:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3dc4c09c073_0_113:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="219" name="Shape 219"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;g3dc4c09c073_0_126:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3dc4c09c073_0_126:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3dc4c09c073_0_126:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p39"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p39"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -4718,1020 +4816,6350 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p40"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Comparison">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="0"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="2800" b="1">
+              <a:defRPr b="1" sz="2800">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -5807,15316 +11235,19859 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p41"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1346930"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 26"/>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="Google Shape;27;p17"/>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
-[...2334 lines deleted...]
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-[...2 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...3 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...8 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...8 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...13 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:srgbClr val="000000"/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...5 lines deleted...]
-    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/engage/coe/article-details/689db738728bf9025e622637" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/16875355" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/engage/coe/article-details/69b7e114d1922e37d5905d3d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/19046773" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/engage/coe/article-details/689db738728bf9025e622637" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/16875355" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="48" name="Google Shape;48;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;g3dc4c09c073_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
-            <a:ext cx="4175392" cy="1837316"/>
+            <a:off x="6892541" y="4626970"/>
+            <a:ext cx="4175394" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p2"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3dc4c09c073_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
-            <a:ext cx="5033481" cy="307777"/>
+            <a:off x="2980800" y="965009"/>
+            <a:ext cx="2662200" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p2"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3dc4c09c073_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="1434446"/>
-            <a:ext cx="7587600" cy="2801400"/>
+            <a:off x="2980800" y="1621956"/>
+            <a:ext cx="5549100" cy="2555100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>LECTURE 11 </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Introduction to the </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model Development Infrastructure</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(MDI)</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans ExtraBold"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3dc4c09c073_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>RECOMMENDED CITATION: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Avgerinopoulos, G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gardumi, F., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Alfstad, T., Lo Giudice, C., and Flint-Smith, A. (2026). 'Lecture 11: Introduction to the </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Model Development Infrastructure</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>(MDI)'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="4151C3"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 194"/>
+        <p:cNvPr id="236" name="Shape 236"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p32"/>
+          <p:cNvPr id="237" name="Google Shape;237;g3dc4c09c073_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p32"/>
+          <p:cNvPr id="238" name="Google Shape;238;g3dc4c09c073_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p32"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3dc4c09c073_0_138"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>03_Tool – Demand Projections</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p32"/>
+          <p:cNvPr id="240" name="Google Shape;240;g3dc4c09c073_0_138"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="2862322"/>
+            <a:off x="1800000" y="1385446"/>
+            <a:ext cx="9615600" cy="4094400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...121 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This tool uses the base-year demand values calculated in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>01_Tool – Calibration </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>starting point</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. For each future year, it projects demand by multiplying the base-year value by the specified </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>growth rate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, thereby producing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>annual demand </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>estimates for each demand category.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...58 lines deleted...]
-            <a:endParaRPr/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The tool is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>pre-populated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> with growth rates for most demand types and countries. These default values are derived from a simplified technoeconomic analysis that uses </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>GDP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>population</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> trends as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>key drivers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Users are encouraged to revise these growth rates where more accurate or context-specific data are available.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>An additional function of this tool is to allow the user to define whether each demand is categorised as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Accumulated Annual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Specified Annual </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>– a distinction that is essential in later modelling stages.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="199" name="Google Shape;199;p32"/>
+          <p:cNvPr descr="A blue and pink graph with a percent sign&#10;&#10;AI-generated content may be incorrect." id="241" name="Google Shape;241;g3dc4c09c073_0_138"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="840972" y="2978943"/>
+            <a:off x="540000" y="1545601"/>
+            <a:ext cx="849724" cy="849724"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A group of people in front of a city&#10;&#10;AI-generated content may be incorrect." id="242" name="Google Shape;242;g3dc4c09c073_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="3004138"/>
+            <a:ext cx="849724" cy="849724"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A home with a refrigerator and a washing machine&#10;&#10;AI-generated content may be incorrect." id="243" name="Google Shape;243;g3dc4c09c073_0_138"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="4462675"/>
+            <a:ext cx="746447" cy="746447"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="248" name="Shape 248"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;g3dc4c09c073_0_149"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3dc4c09c073_0_149"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="9737400" cy="4000200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3dc4c09c073_0_149"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>04_Tool – Residual Capacity Power</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;g3dc4c09c073_0_149"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1800000" y="1385446"/>
+            <a:ext cx="8291400" cy="3140100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This tool uses the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>commissioning date </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>installed capacity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>of each type of (combined heat &amp;) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>power plant </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>to aggregate these data and generate a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>vintage capacity profile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for each technology type. This enables the model to represent the remaining operational capacity of existing plants over time in a realistic manner.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Where such commissioning data are unavailable, this tool may be omitted. In such cases, the vintage capacity profile for power plants can instead be calculated using the same method applied to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>most end-use technologies </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(see </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>08_Tool – Residual Capacity Others</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="253" name="Google Shape;253;g3dc4c09c073_0_149"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="540000" y="3228397"/>
             <a:ext cx="900114" cy="900114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="200" name="Google Shape;200;p32"/>
+          <p:cNvPr id="254" name="Google Shape;254;g3dc4c09c073_0_149"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="840972" y="1363149"/>
+            <a:off x="540000" y="1363149"/>
             <a:ext cx="900114" cy="900114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 205"/>
+        <p:cNvPr id="259" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p33"/>
+          <p:cNvPr id="260" name="Google Shape;260;g3dc4c09c073_0_159"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p33"/>
+          <p:cNvPr id="261" name="Google Shape;261;g3dc4c09c073_0_159"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p33"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;g3dc4c09c073_0_159"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>05_Tool – Year Split and Load Profiles</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p33"/>
+          <p:cNvPr id="263" name="Google Shape;263;g3dc4c09c073_0_159"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="4401205"/>
+            <a:off x="2454637" y="1071349"/>
+            <a:ext cx="8943900" cy="4863900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool calculates two </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>key input parameters </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>for the model.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-457200" algn="just" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="sng" strike="noStrike" cap="none">
-[...138 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-457200" algn="just" rtl="0">
+            <a:pPr indent="-457200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="sng" strike="noStrike" cap="none">
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Year Split</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>– This represents the share of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>time slice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>within a year. At the time of writing, the tool provides a fixed year split for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>30 predefined time slices</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Future versions are expected to allow users to define </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>custom time slices </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>year splits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand Profiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>– These profiles apply to the demands identified as </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Specified Annual</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> in the previous tool (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>03_Tool – Demand Projections</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>). A demand profile expresses the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>distribution of demand occurrence throughout the year</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> as a share of the total. To generate these profiles, the tool requires both the year split and an </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>hourly demand profile </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>for each demand type. Hourly profiles for a selection of key demands are preloaded in the MDI and can be accessed in the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Profiles</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> folder. Setting up a demand profile though, does not guarantee that the technologies that meet that demand follow the same profile. The latter can be fixed through constraints (to be included in a future version of the MDI).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="210" name="Google Shape;210;p33"/>
+          <p:cNvPr id="264" name="Google Shape;264;g3dc4c09c073_0_159"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="220220" y="3977640"/>
+            <a:off x="450656" y="3952316"/>
             <a:ext cx="2003981" cy="902970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="211" name="Google Shape;211;p33" descr="Monthly calendar with solid fill"/>
+          <p:cNvPr descr="Monthly calendar with solid fill" id="265" name="Google Shape;265;g3dc4c09c073_0_159"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="604990" y="2194560"/>
+            <a:off x="540000" y="1786512"/>
             <a:ext cx="1234440" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 216"/>
+        <p:cNvPr id="270" name="Shape 270"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p34"/>
+          <p:cNvPr id="271" name="Google Shape;271;g3dc4c09c073_0_169"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;p34"/>
+          <p:cNvPr id="272" name="Google Shape;272;g3dc4c09c073_0_169"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p34"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3dc4c09c073_0_169"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>06_Tool – Renewables CFs</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p34"/>
+          <p:cNvPr id="274" name="Google Shape;274;g3dc4c09c073_0_169"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="3477875"/>
+            <a:off x="2391898" y="1385446"/>
+            <a:ext cx="8448600" cy="4402200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool calculates the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity factor (CF) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>wind</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>solar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> technologies for each time slice.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...97 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...46 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Similar to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>05_Tool – Year Split and Demand Profiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, it uses the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>predefined year split </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>in combination with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>hourly capacity factor data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> to produce the final time-slice-specific values.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Pre-loaded capacity factor profiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, disaggregated by country and by technology, are included in the MDI and can be found in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Profiles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> folder.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>At the time of writing, only wind and solar capacity factors are pre-loaded. Hydro is not included.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="221" name="Google Shape;221;p34" descr="A solar panel and wind turbine&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A solar panel and wind turbine&#10;&#10;AI-generated content may be incorrect." id="275" name="Google Shape;275;g3dc4c09c073_0_169"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1385446"/>
-            <a:ext cx="861589" cy="861589"/>
+            <a:off x="540000" y="1385446"/>
+            <a:ext cx="1134378" cy="1036477"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="222" name="Google Shape;222;p34" descr="A black and white text&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A black and white text&#10;&#10;AI-generated content may be incorrect." id="276" name="Google Shape;276;g3dc4c09c073_0_169"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="184615" y="2730784"/>
-            <a:ext cx="1556471" cy="1134000"/>
+            <a:off x="540000" y="2730783"/>
+            <a:ext cx="1705968" cy="1334589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 227"/>
+        <p:cNvPr id="281" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p35"/>
+          <p:cNvPr id="282" name="Google Shape;282;g3dc4c09c073_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p35"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3dc4c09c073_0_179"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>07_Tool – Constraints</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p35"/>
+          <p:cNvPr id="284" name="Google Shape;284;g3dc4c09c073_0_179"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="2862322"/>
+            <a:off x="2160000" y="1385446"/>
+            <a:ext cx="8699100" cy="3786600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool assists the user in </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>defining constraints</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> that influence the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>behaviour of the model</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...25 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (e.g. upper and lower bounds to the activity of technologies).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A set of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>predefined constraints </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is included; however, it is at the user’s discretion to determine which of these are relevant to their case study and to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>specify their parameter values</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> accordingly.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>In addition to the default options, the user may introduce </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>custom constraints </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>to address specific modelling requirements or policy considerations.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="231" name="Google Shape;231;p35" descr="A colorful gears with arrows pointing to each other&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A colorful gears with arrows pointing to each other&#10;&#10;AI-generated content may be incorrect." id="285" name="Google Shape;285;g3dc4c09c073_0_179"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="1474470"/>
+            <a:off x="540000" y="1474470"/>
             <a:ext cx="948690" cy="948690"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="232" name="Google Shape;232;p35"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3dc4c09c073_0_179"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="626480" y="2995933"/>
+            <a:off x="540000" y="3700695"/>
             <a:ext cx="1134001" cy="1134001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 237"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;p36"/>
+          <p:cNvPr id="292" name="Google Shape;292;g3dc4c09c073_0_188"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p36"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3dc4c09c073_0_188"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>08_Tool – Residual Capacity Others</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;p36"/>
+          <p:cNvPr id="294" name="Google Shape;294;g3dc4c09c073_0_188"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="4093428"/>
+            <a:off x="2160000" y="1385446"/>
+            <a:ext cx="9058200" cy="4402200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool calculates the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>vintage capacity profile </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>for all technologies that have an associated capital cost.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...49 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To generate these profiles, the user first runs a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>scenario</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>no residual capacity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> is specified.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This allows the model to determine the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity required in the base year</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, given the predefined technology activity.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>A </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>linear decline </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>in capacity is then assumed, based on the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>operational lifetime </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>of the relevant technology.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For technologies </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>without capital </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>costs, residual capacity is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>not applicable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="241" name="Google Shape;241;p36" descr="A group of water flowing out of a wall&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A group of water flowing out of a wall&#10;&#10;AI-generated content may be incorrect." id="295" name="Google Shape;295;g3dc4c09c073_0_188"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="774386" y="2967976"/>
-            <a:ext cx="999490" cy="999490"/>
+            <a:off x="540000" y="2967976"/>
+            <a:ext cx="999491" cy="999491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="242" name="Google Shape;242;p36" descr="A factory with smoke stacks and a black background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A factory with smoke stacks and a black background&#10;&#10;AI-generated content may be incorrect." id="296" name="Google Shape;296;g3dc4c09c073_0_188"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="774386" y="1400799"/>
-            <a:ext cx="1068075" cy="1068075"/>
+            <a:off x="540000" y="1400799"/>
+            <a:ext cx="1068076" cy="1068076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="243" name="Google Shape;243;p36" descr="A cartoon of a nuclear plant&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A cartoon of a nuclear plant&#10;&#10;AI-generated content may be incorrect." id="297" name="Google Shape;297;g3dc4c09c073_0_188"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="774386" y="4457711"/>
-            <a:ext cx="999490" cy="999490"/>
+            <a:off x="540000" y="4655419"/>
+            <a:ext cx="999491" cy="999491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 248"/>
+        <p:cNvPr id="302" name="Shape 302"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p37"/>
+          <p:cNvPr id="303" name="Google Shape;303;g3dc4c09c073_0_198"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3dc4c09c073_0_198"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Model Input Data</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;p37"/>
+          <p:cNvPr id="305" name="Google Shape;305;g3dc4c09c073_0_198"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="1631216"/>
+            <a:off x="1800000" y="1385446"/>
+            <a:ext cx="9194100" cy="1631700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This file is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>not a tool </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>in the conventional sense, as it performs </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>no calculations</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Instead, it </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>compiles the outputs from all preceding tools </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>and organises the data into a structure that is ready for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>direct use in building a model</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> within the Model User Interface for OSeMOSYS (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MUIO</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="252" name="Google Shape;252;p37" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="306" name="Google Shape;306;g3dc4c09c073_0_198"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1821180" y="3429000"/>
-            <a:ext cx="9530020" cy="2160270"/>
+            <a:off x="1872000" y="3429000"/>
+            <a:ext cx="9530018" cy="2160270"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="253" name="Google Shape;253;p37" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect." id="307" name="Google Shape;307;g3dc4c09c073_0_198"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="811185" y="1497329"/>
+            <a:off x="540000" y="1700398"/>
             <a:ext cx="929901" cy="929901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 257"/>
+        <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g3dc4c09c073_0_207"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9607824" cy="2387600"/>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3dc4c09c073_0_207"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 55"/>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p4"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3dc4c09c073_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p4"/>
+          <p:cNvPr id="99" name="Google Shape;99;g3dc4c09c073_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3dc4c09c073_0_7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Learning outcomes</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p4"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3dc4c09c073_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1619250" y="2155365"/>
-            <a:ext cx="9615486" cy="1631216"/>
+            <a:off x="1368000" y="2154881"/>
+            <a:ext cx="9615600" cy="1631700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...25 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Explain the Model Development Infrastructure (MDI)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Approach and use the MDI files</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p4"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3dc4c09c073_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="2015205"/>
-            <a:ext cx="661986" cy="702135"/>
+            <a:off x="540000" y="2015205"/>
+            <a:ext cx="662100" cy="702000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p4"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3dc4c09c073_0_7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="3251087"/>
-            <a:ext cx="661986" cy="702135"/>
+            <a:off x="540000" y="3251087"/>
+            <a:ext cx="662100" cy="702000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 66"/>
+        <p:cNvPr id="108" name="Shape 108"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p6"/>
+          <p:cNvPr id="109" name="Google Shape;109;g3dc4c09c073_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6"/>
+          <p:cNvPr id="110" name="Google Shape;110;g3dc4c09c073_0_17"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The MDI concept</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Open Sans"/>
-[...2 lines deleted...]
-              <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p6"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3dc4c09c073_0_17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="390450" y="1304925"/>
+            <a:ext cx="10945500" cy="774600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...49 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Standardising model-building practices</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> can </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>increase efficiency</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>save time</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>reduce errors</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...13 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> aims to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="accent5"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>standardise CLEWs++ model development</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...58 lines deleted...]
-            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent5"/>
+                <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6"/>
+          <p:cNvPr id="112" name="Google Shape;112;g3dc4c09c073_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="936394" y="5996353"/>
-            <a:ext cx="10616478" cy="430887"/>
+            <a:ext cx="10616400" cy="430800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...25 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.cambridge.org/engage/coe/article-details/69b7e114d1922e37d5905d3d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI folder: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...25 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE" sz="1100" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://zenodo.org/records/19046773</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1100" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...187 lines deleted...]
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p6"/>
+          <p:cNvPr id="113" name="Google Shape;113;g3dc4c09c073_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7096539" y="2079052"/>
-            <a:ext cx="3567114" cy="2154436"/>
+            <a:off x="1364819" y="2707782"/>
+            <a:ext cx="4063500" cy="2062500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Overview of the MDI</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...106 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The MDI is based on a series of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Excel files </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and requires </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>no coding skills</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Users populate these files in sequence, following clear, step-by-step instructions. This design </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>minimises the likelihood of errors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>lowers the barrier to entry for non-programmers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p6"/>
+          <p:cNvPr id="114" name="Google Shape;114;g3dc4c09c073_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2032520" y="4387829"/>
-            <a:ext cx="3567114" cy="1415772"/>
+            <a:off x="6764450" y="2692710"/>
+            <a:ext cx="4470300" cy="1816200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What it consists of</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...95 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Instead of relying on a single master file, the MDI consists of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>multiple interlinked files</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. This </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>modularity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> ensures that updates or improvements to one component do not disrupt the entire workflow, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>enhancing both usability and long-term maintainability</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...151 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="76" name="Google Shape;76;p6" descr="A colorful hexagons and crosses&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A colorful hexagons and crosses&#10;&#10;AI-generated content may be incorrect." id="115" name="Google Shape;115;g3dc4c09c073_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6445566" y="4448664"/>
+            <a:off x="6127430" y="2753545"/>
             <a:ext cx="656718" cy="656718"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="77" name="Google Shape;77;p6" descr="A solar panel and windmill&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A hand giving a thumbs up&#10;&#10;AI-generated content may be incorrect." id="116" name="Google Shape;116;g3dc4c09c073_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1453564" y="2076843"/>
+            <a:off x="618258" y="2773392"/>
             <a:ext cx="536925" cy="536925"/>
-          </a:xfrm>
-[...52 lines deleted...]
-            <a:ext cx="536926" cy="536926"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 84"/>
+        <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p8"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3dc4c09c073_0_29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p8"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3dc4c09c073_0_29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The MDI concept</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3dc4c09c073_0_29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="618258" y="1306800"/>
+            <a:ext cx="10616400" cy="646500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Although there have previously been other efforts to support this goal, </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MDI stands out</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> due to the following </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>key aspects</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3dc4c09c073_0_29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="936394" y="5996353"/>
+            <a:ext cx="10616400" cy="430800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.cambridge.org/engage/coe/article-details/689db738728bf9025e622637</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MDI folder: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://zenodo.org/records/16875355</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3dc4c09c073_0_29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1372352" y="2514222"/>
+            <a:ext cx="4424400" cy="2801400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Broader scope</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Earlier initiatives have primarily focused on the power sector or, at best, selected areas within the energy system. In contrast, the MDI enables the development of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>comprehensive CLEWs models </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and also </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>incorporates waste and industrial process emissions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>; elements not previously included in standard CLEWs models. This extended coverage, achieving </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>100% representation of greenhouse gas </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(GHG) emissions, is referred to as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>++</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g3dc4c09c073_0_29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7096538" y="2526702"/>
+            <a:ext cx="4701900" cy="2801400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adjustable scope</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>While the MDI allows for the construction of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>detailed CLEWs++ model </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>across multiple sectors, it also supports </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>flexibility in model scope</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Users may exclude certain sectors </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(e.g. such as waste) if not relevant to their analysis. Similarly, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>sectoral detail can be customised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. For instance, the industrial sector can be disaggregated into sub-sectors; if a user opts not to model aluminium production explicitly, it can be grouped under a general ‘other industry’ category.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="87" name="Google Shape;87;p8" descr="Database"/>
+          <p:cNvPr descr="A solar panel and windmill&#10;&#10;AI-generated content may be incorrect." id="128" name="Google Shape;128;g3dc4c09c073_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5912946" y="1064961"/>
-            <a:ext cx="769967" cy="769967"/>
+            <a:off x="699986" y="2526702"/>
+            <a:ext cx="536925" cy="536925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A hand holding a tablet&#10;&#10;AI-generated content may be incorrect." id="129" name="Google Shape;129;g3dc4c09c073_0_29"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6395127" y="2614889"/>
+            <a:ext cx="636273" cy="636273"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p8"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="135" name="Google Shape;135;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5017770" y="1949825"/>
-            <a:ext cx="2560320" cy="242188"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...9 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>01_Tool - Calibration</a:t>
-[...62 lines deleted...]
-            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p8"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="136" name="Google Shape;136;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5017770" y="2893787"/>
-[...521 lines deleted...]
-            <a:ext cx="1714500" cy="246221"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Model development flowchart (and where the MDI fits)</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Database" id="137" name="Google Shape;137;g3dc4c09c073_0_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5998141" y="1520307"/>
+            <a:ext cx="597037" cy="604734"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="2293834"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>01_Tool – Calibration</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p8"/>
+          <p:cNvPr id="139" name="Google Shape;139;g3dc4c09c073_0_41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="245745" y="2622623"/>
-            <a:ext cx="2200275" cy="1728477"/>
+            <a:off x="5017769" y="2765815"/>
+            <a:ext cx="2560200" cy="242100"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="06246A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Model conceptualisation &amp; scoping</a:t>
-[...50 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>02_Tool – Technoeconomics</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p8"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="3237796"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="283B6A"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>03_Tool – Demand Projections</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="3709777"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="49546B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>04_Tool – Residual Capacity Power</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="4181758"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>05_Tool – Year Split &amp; Load Profiles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="4653739"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="06246A"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>06_Tool – Renewables CFs</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="5125720"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="283B6A"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>07_Tool – Constraints</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5017769" y="5597701"/>
+            <a:ext cx="2560200" cy="242100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="49546B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>08_Tool – Residual Capacity Others</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2926470" y="2416562"/>
+            <a:ext cx="1463076" cy="1155708"/>
+          </a:xfrm>
+          <a:prstGeom prst="cloud">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>User</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>collected data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5411021" y="6093404"/>
+            <a:ext cx="1965900" cy="422400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="3D050E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model Input Data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3dc4c09c073_0_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5440679" y="506080"/>
-            <a:ext cx="1714500" cy="338554"/>
+            <a:off x="5328594" y="1297745"/>
+            <a:ext cx="1936200" cy="261600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>00 – Technology Database</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="429818" y="2158400"/>
+            <a:ext cx="2202000" cy="1656600"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="06246A"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model conceptualisation &amp; scoping</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4632960" y="1297745"/>
+            <a:ext cx="3474000" cy="5268300"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5439408" y="961084"/>
+            <a:ext cx="1714500" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;p8"/>
+          <p:cNvPr id="152" name="Google Shape;152;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr>
-            <a:endCxn id="88" idx="0"/>
+            <a:endCxn id="138" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6297930" y="1708025"/>
+            <a:off x="6297869" y="2052034"/>
             <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p8"/>
+          <p:cNvPr id="153" name="Google Shape;153;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="2192013"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6316980" y="2536022"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p8"/>
+          <p:cNvPr id="154" name="Google Shape;154;g3dc4c09c073_0_41"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="139" idx="2"/>
+            <a:endCxn id="140" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6297869" y="3007915"/>
+            <a:ext cx="0" cy="229800"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="2663994"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6279017" y="3465114"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p8"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="3135975"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6279017" y="3940083"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p8"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="3596074"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6316980" y="4412064"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p8"/>
+          <p:cNvPr id="158" name="Google Shape;158;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="4079937"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6296660" y="4884045"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p8"/>
+          <p:cNvPr id="159" name="Google Shape;159;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6289040" y="4540036"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6296660" y="5356026"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p8"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="5023899"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="6316980" y="5839889"/>
+            <a:ext cx="0" cy="241800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p8"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="161" name="Google Shape;161;g3dc4c09c073_0_41"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="149" idx="6"/>
+            <a:endCxn id="146" idx="2"/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6296660" y="5495880"/>
-            <a:ext cx="0" cy="241675"/>
+            <a:off x="2631818" y="2986700"/>
+            <a:ext cx="299100" cy="7800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p8"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="99" idx="6"/>
-            <a:endCxn id="96" idx="2"/>
+            <a:stCxn id="146" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="476400" cy="0"/>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="4388327" y="2991116"/>
+            <a:ext cx="261600" cy="3300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-[...28 lines deleted...]
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="113" name="Google Shape;113;p8"/>
+          <p:cNvPr id="163" name="Google Shape;163;g3dc4c09c073_0_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect r="56158"/>
+          <a:srcRect b="0" l="0" r="56158" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9314206" y="1776245"/>
-            <a:ext cx="2158658" cy="1775497"/>
+            <a:off x="9536627" y="2039588"/>
+            <a:ext cx="2158659" cy="1775497"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p8"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="97" idx="3"/>
-            <a:endCxn id="113" idx="1"/>
+            <a:stCxn id="147" idx="3"/>
+            <a:endCxn id="163" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000" flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="2033400" cy="3399000"/>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="7376921" y="2927204"/>
+            <a:ext cx="2159700" cy="3377400"/>
           </a:xfrm>
           <a:prstGeom prst="curvedConnector3">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd fmla="val 49999" name="adj1"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p8"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3dc4c09c073_0_41"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10409874" y="3551742"/>
-            <a:ext cx="0" cy="407101"/>
+            <a:off x="10632295" y="3815085"/>
+            <a:ext cx="0" cy="407100"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="116" name="Google Shape;116;p8" descr="Research with solid fill"/>
+          <p:cNvPr descr="Research with solid fill" id="166" name="Google Shape;166;g3dc4c09c073_0_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9841229" y="4263678"/>
+            <a:off x="10002202" y="4695165"/>
             <a:ext cx="1470662" cy="1470662"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p8"/>
+          <p:cNvPr id="167" name="Google Shape;167;g3dc4c09c073_0_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9565666" y="3933837"/>
-            <a:ext cx="1714500" cy="461665"/>
+            <a:off x="9782589" y="4199208"/>
+            <a:ext cx="1714500" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Result analysis &amp; debugging</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p8"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3dc4c09c073_0_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="245745" y="4485006"/>
-            <a:ext cx="4135755" cy="1785104"/>
+            <a:off x="468000" y="4079937"/>
+            <a:ext cx="3547800" cy="2216400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="just" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Noto Sans Symbols"/>
-              <a:buChar char="❑"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...11 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>MDI</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>no replacement </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>for in-depth </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>knowledge</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...25 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of energy modelling, but it is a supporting set of tools</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="just" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buFont typeface="Noto Sans Symbols"/>
-              <a:buChar char="❑"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...34 lines deleted...]
-            <a:endParaRPr/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-95250" algn="just" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the MDI folder, there are some generic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>instructions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, as well as file-specific ones within each file</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-95250" lvl="0" marL="171450" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1544032"/>
+            <a:ext cx="3031800" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Before using the MDI</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;g3dc4c09c073_0_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8430200" y="1544032"/>
+            <a:ext cx="3368100" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>From MDI to MUIO (Lecture 12)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 122"/>
+        <p:cNvPr id="174" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p10"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3dc4c09c073_0_81"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="-434340"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="468000" y="287999"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200">
-[...8 lines deleted...]
-              <a:rPr lang="sv-SE" sz="3200">
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>00 – Technology Database (1/2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="Quattrocento Sans"/>
                 <a:ea typeface="Quattrocento Sans"/>
                 <a:cs typeface="Quattrocento Sans"/>
                 <a:sym typeface="Quattrocento Sans"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="124" name="Google Shape;124;p10" descr="Database"/>
+          <p:cNvPr descr="Database" id="176" name="Google Shape;176;g3dc4c09c073_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3629137" y="1949050"/>
             <a:ext cx="2147047" cy="2147047"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p10"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3dc4c09c073_0_81"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3326010" y="3929203"/>
-            <a:ext cx="2999996" cy="307777"/>
+            <a:off x="3141693" y="3972608"/>
+            <a:ext cx="3000000" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CCG technology directory</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p10"/>
+          <p:cNvPr id="178" name="Google Shape;178;g3dc4c09c073_0_81"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="870902" y="5113602"/>
-            <a:ext cx="1828800" cy="815788"/>
+            <a:off x="836219" y="5115730"/>
+            <a:ext cx="1828800" cy="815700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Easy to navigate</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;p10"/>
+          <p:cNvPr id="179" name="Google Shape;179;g3dc4c09c073_0_81"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2812891" y="5113602"/>
-            <a:ext cx="1828800" cy="815788"/>
+            <a:off x="2778208" y="5115730"/>
+            <a:ext cx="1828800" cy="815700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Smooth update process</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p10"/>
+          <p:cNvPr id="180" name="Google Shape;180;g3dc4c09c073_0_81"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4754880" y="5113602"/>
-            <a:ext cx="1828800" cy="815788"/>
+            <a:off x="4720197" y="5115730"/>
+            <a:ext cx="1828800" cy="815700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Standardised naming convention</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p10"/>
+          <p:cNvPr id="181" name="Google Shape;181;g3dc4c09c073_0_81"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6696869" y="5113602"/>
-            <a:ext cx="1828800" cy="815788"/>
+            <a:off x="6662186" y="5115730"/>
+            <a:ext cx="1828800" cy="815700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 16667"/>
+              <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="92D050"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="000D2C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Facilitates model development</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="130" name="Google Shape;130;p10"/>
+          <p:cNvPr id="182" name="Google Shape;182;g3dc4c09c073_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6326006" y="1458028"/>
             <a:ext cx="978472" cy="978472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="131" name="Google Shape;131;p10"/>
+          <p:cNvPr id="183" name="Google Shape;183;g3dc4c09c073_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1279238" y="2746987"/>
             <a:ext cx="978472" cy="978472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="132" name="Google Shape;132;p10"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3dc4c09c073_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2014277" y="1325563"/>
-            <a:ext cx="1202311" cy="1202311"/>
+            <a:ext cx="1202310" cy="1202310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="133" name="Google Shape;133;p10"/>
+          <p:cNvPr id="185" name="Google Shape;185;g3dc4c09c073_0_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6894417" y="2713882"/>
-            <a:ext cx="1058439" cy="1058439"/>
+            <a:ext cx="1058438" cy="1058438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p10"/>
+          <p:cNvPr id="186" name="Google Shape;186;g3dc4c09c073_0_81"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000" flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="1651864" cy="309"/>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="2381868" y="3266265"/>
+            <a:ext cx="1651800" cy="300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p10"/>
+          <p:cNvPr id="187" name="Google Shape;187;g3dc4c09c073_0_81"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="5367127" y="3243102"/>
-            <a:ext cx="1448115" cy="11216"/>
+            <a:off x="5367142" y="3243102"/>
+            <a:ext cx="1448100" cy="11100"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p10"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3dc4c09c073_0_81"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="5367127" y="2208337"/>
-            <a:ext cx="960260" cy="295672"/>
+            <a:off x="5367087" y="2208337"/>
+            <a:ext cx="960300" cy="295800"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p10"/>
+          <p:cNvPr id="189" name="Google Shape;189;g3dc4c09c073_0_81"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3236270" y="2399526"/>
-            <a:ext cx="805282" cy="158691"/>
+            <a:ext cx="805200" cy="158700"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="triangle" w="med" len="med"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p10"/>
+          <p:cNvPr id="190" name="Google Shape;190;g3dc4c09c073_0_81"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8677725" y="1514742"/>
-            <a:ext cx="2999996" cy="4524315"/>
+            <a:off x="8577152" y="1500298"/>
+            <a:ext cx="3172500" cy="4278900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
-              <a:buFont typeface="Noto Sans Symbols"/>
-              <a:buChar char="❑"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...90 lines deleted...]
-            <a:endParaRPr sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The database is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>pre-populated with global data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, so that a basic CLEWs++ model can be developed even with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>minimal to zero data collection</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
-              <a:buFont typeface="Noto Sans Symbols"/>
-              <a:buChar char="❑"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...49 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>One </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>coherent directory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, listing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>technoeconomic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> data for all technologies included in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-184150" lvl="0" marL="285750" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Noto Sans Symbols"/>
-              <a:buChar char="❑"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...70 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>However, technoeconomic data is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>country-specific</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and thus the user is encouraged to search for relevant data and store it in the database.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p10"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3dc4c09c073_0_81"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="4518258" y="842850"/>
-            <a:ext cx="335301" cy="7610943"/>
+            <a:off x="4474019" y="842642"/>
+            <a:ext cx="335400" cy="7611000"/>
           </a:xfrm>
           <a:prstGeom prst="rightBrace">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 8333"/>
-              <a:gd name="adj2" fmla="val 50040"/>
+              <a:gd fmla="val 8333" name="adj1"/>
+              <a:gd fmla="val 50040" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" algn="t" rotWithShape="0">
+            <a:outerShdw blurRad="50800" rotWithShape="0" algn="t" dir="5400000" dist="38100">
               <a:srgbClr val="000000">
                 <a:alpha val="40000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;p10"/>
+          <p:cNvPr id="192" name="Google Shape;192;g3dc4c09c073_0_81"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3510355" y="1514742"/>
-            <a:ext cx="2420469" cy="461665"/>
+            <a:off x="3272795" y="1500298"/>
+            <a:ext cx="2859600" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Populated with a comprehensive list</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g3dc4c09c073_0_81"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 144"/>
+        <p:cNvPr id="197" name="Shape 197"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="145" name="Google Shape;145;p12" descr="Daily calendar with solid fill"/>
+          <p:cNvPr descr="Daily calendar with solid fill" id="198" name="Google Shape;198;g3dc4c09c073_0_103"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1147508" y="1039400"/>
+            <a:off x="540000" y="3369682"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p12"/>
+          <p:cNvPr id="199" name="Google Shape;199;g3dc4c09c073_0_103"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2061908" y="1096963"/>
-            <a:ext cx="9290304" cy="2066271"/>
+            <a:off x="1800000" y="3285816"/>
+            <a:ext cx="9290400" cy="1997100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Milestone year values</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...34 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data sources or user-developed assumptions are usually available/done for certain </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>milestone years</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, e.g. 2030, 2040, etc. Therefore, the Technology Database only features those years.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...22 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Intermediate values (e.g. 2032, 2033, etc.) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>interpolated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in the background. In the MDI, the interpolation occurs in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technoeconomics Tool.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
-[...1 lines deleted...]
-                <a:spcPct val="107000"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p12"/>
+          <p:cNvPr id="200" name="Google Shape;200;g3dc4c09c073_0_103"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1191704" y="2744141"/>
-            <a:ext cx="826008" cy="1446550"/>
+            <a:off x="540000" y="909608"/>
+            <a:ext cx="825900" cy="1446900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="8800" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="8800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>#</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p12"/>
+          <p:cNvPr id="201" name="Google Shape;201;g3dc4c09c073_0_103"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2061908" y="3039237"/>
-            <a:ext cx="9290304" cy="1963679"/>
+            <a:off x="1800000" y="1204704"/>
+            <a:ext cx="9290400" cy="1630800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Tech ID</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...111 lines deleted...]
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...1 lines deleted...]
-                <a:spcPct val="100000"/>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="800"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A unique combination of all 5 filters leads to a unique tech name and a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>unique Tech ID </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(e.g. 1, 2…. 257).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>more than one data source </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is used for a specific technology, a Source identifier is also used (e.g. a, b…. k).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3dc4c09c073_0_103"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3200">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>00 – Technology Database (2/2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="3200">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Quattrocento Sans"/>
+                <a:ea typeface="Quattrocento Sans"/>
+                <a:cs typeface="Quattrocento Sans"/>
+                <a:sym typeface="Quattrocento Sans"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="149" name="Google Shape;149;p12" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3dc4c09c073_0_103" title="Capture.PNG"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="818324" y="4752433"/>
-            <a:ext cx="10533888" cy="1674461"/>
+            <a:off x="540000" y="4990675"/>
+            <a:ext cx="11191973" cy="1446900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p12"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3dc4c09c073_0_103"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="-434340"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 155"/>
+        <p:cNvPr id="209" name="Shape 209"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p14"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3dc4c09c073_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p14"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3dc4c09c073_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p14"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3dc4c09c073_0_113"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>01_Tool – Calibration</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p14"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3dc4c09c073_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="4401205"/>
+            <a:off x="1800000" y="1385446"/>
+            <a:ext cx="9615600" cy="4402200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool forms the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>backbone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> of the MDI.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...73 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Its purpose is to provide the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>initial conditions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>for a reference year, using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>historical data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...49 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is pre-populated with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>energy balances </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>power generation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>by source, for all countries.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Building on the energy balances, the tool generates the necessary data to describe each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>sub-sector</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> included in the MDI.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>While the energy balances are the most critical input, additional </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>user-sourced data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>can improve the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>quality of the calibration</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. If such data are unavailable, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>default values</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> can be applied.</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="160" name="Google Shape;160;p14" descr="A white and black play button&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A white and black play button&#10;&#10;AI-generated content may be incorrect." id="214" name="Google Shape;214;g3dc4c09c073_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1000576" y="2053547"/>
-            <a:ext cx="575362" cy="575362"/>
+            <a:off x="540000" y="2131342"/>
+            <a:ext cx="575363" cy="575363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="161" name="Google Shape;161;p14" descr="A balance with a plus and minus sign&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A balance with a plus and minus sign&#10;&#10;AI-generated content may be incorrect." id="215" name="Google Shape;215;g3dc4c09c073_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="957264" y="2897301"/>
-            <a:ext cx="688747" cy="688747"/>
+            <a:off x="540000" y="2897301"/>
+            <a:ext cx="688748" cy="688748"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="162" name="Google Shape;162;p14" descr="A colorful pie chart with different colored arrows&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A colorful pie chart with different colored arrows&#10;&#10;AI-generated content may be incorrect." id="216" name="Google Shape;216;g3dc4c09c073_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="962323" y="3834821"/>
+            <a:off x="540000" y="3834821"/>
             <a:ext cx="708366" cy="708366"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="163" name="Google Shape;163;p14" descr="Database"/>
+          <p:cNvPr descr="Database" id="217" name="Google Shape;217;g3dc4c09c073_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938449" y="4791960"/>
+            <a:off x="540000" y="4864390"/>
             <a:ext cx="769967" cy="769967"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="164" name="Google Shape;164;p14"/>
+          <p:cNvPr id="218" name="Google Shape;218;g3dc4c09c073_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1000576" y="1365383"/>
-            <a:ext cx="575362" cy="575362"/>
+            <a:off x="540000" y="1365383"/>
+            <a:ext cx="575363" cy="575363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 169"/>
+        <p:cNvPr id="223" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p30"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3dc4c09c073_0_126"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;p30"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3dc4c09c073_0_126"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:ext cx="9737400" cy="4000200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p30"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;g3dc4c09c073_0_126"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>02_Tool – Technoeconomics</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p30"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3dc4c09c073_0_126"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1741086" y="1385446"/>
-            <a:ext cx="9615486" cy="4708981"/>
+            <a:off x="1800000" y="1385446"/>
+            <a:ext cx="9615600" cy="4710000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This tool draws primarily on data from the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Technology Database </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>and reformats it into a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>structure suitable for modelling</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. For example, while the Technology Database provides capital cost data for milestone years only (e.g. 2030 and 2040), modelling requires values for all intermediate years.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...49 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...97 lines deleted...]
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Technoeconomics tool addresses this by applying </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>linear interpolation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>to generate the necessary annual data points.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...59 lines deleted...]
-              <a:rPr lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The tool focuses on compiling all </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>key technoeconomic parameters </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>required to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>model a technology in OSeMOSYS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Most of the necessary data are sourced directly from the Technology Database, meaning that only </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>minimal additional inputs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>are needed at this stage.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Users may use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>default data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...10 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>included in the tool, or update them with their own data, if available and more accurate, up to date, etc..</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="174" name="Google Shape;174;p30" descr="A colorful network with a check mark&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A colorful network with a check mark&#10;&#10;AI-generated content may be incorrect." id="228" name="Google Shape;228;g3dc4c09c073_0_126"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="814536" y="1485460"/>
+            <a:off x="540000" y="1485460"/>
             <a:ext cx="880300" cy="880300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="175" name="Google Shape;175;p30" descr="A blue and yellow line with a square in the center&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A blue and yellow line with a square in the center&#10;&#10;AI-generated content may be incorrect." id="229" name="Google Shape;229;g3dc4c09c073_0_126"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="875647" y="2929656"/>
-            <a:ext cx="819189" cy="819189"/>
+            <a:off x="540000" y="2929656"/>
+            <a:ext cx="819188" cy="819188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="176" name="Google Shape;176;p30" descr="A computer screen with a gear on it&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A computer screen with a gear on it&#10;&#10;AI-generated content may be incorrect." id="230" name="Google Shape;230;g3dc4c09c073_0_126"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="871270" y="3898770"/>
+            <a:off x="540000" y="3898770"/>
             <a:ext cx="827941" cy="827941"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="177" name="Google Shape;177;p30" descr="A smoke stacks with smoke coming out of them&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A smoke stacks with smoke coming out of them&#10;&#10;AI-generated content may be incorrect." id="231" name="Google Shape;231;g3dc4c09c073_0_126"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="934038" y="5379264"/>
+            <a:off x="540000" y="5379264"/>
             <a:ext cx="708439" cy="708439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...661 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="CCG 2025">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
@@ -21345,57 +31316,55 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -21626,101 +31595,45 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...50 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>