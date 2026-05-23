--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,11258 +1,6235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...68 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide26.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId14"/>
+    <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...10 lines deleted...]
-    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
+    <p:sldId id="269" r:id="rId19"/>
+    <p:sldId id="270" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="272" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
+    <p:sldId id="275" r:id="rId25"/>
+    <p:sldId id="276" r:id="rId26"/>
+    <p:sldId id="277" r:id="rId27"/>
+    <p:sldId id="278" r:id="rId28"/>
+    <p:sldId id="279" r:id="rId29"/>
+    <p:sldId id="280" r:id="rId30"/>
+    <p:sldId id="281" r:id="rId31"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId18"/>
+      <p:font typeface="Montserrat"/>
+      <p:regular r:id="rId32"/>
+      <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId22"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId36"/>
+      <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-      <p:boldItalic r:id="rId24"/>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId40"/>
+      <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId29" roundtripDataSignature="AMtx7miDvHNuJkvnlYE2JqmumCTYgm/bvA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7mg119h2G6vJ39LEDawQjBQ6DrqyDQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...19 lines deleted...]
-</p1510:revInfo>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{9C9F6082-1DB7-4493-9E4E-29A1E21E4B0D}">
-  <a:tblStyle styleId="{9C9F6082-1DB7-4493-9E4E-29A1E21E4B0D}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D5A18435-038C-40C7-9FA5-FDBA577FDE85}">
+  <a:tblStyle styleId="{D5A18435-038C-40C7-9FA5-FDBA577FDE85}" styleName="Table_0">
     <a:wholeTbl>
-      <a:tcTxStyle b="off" i="off">
+      <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
-        <a:schemeClr val="dk1"/>
+        <a:srgbClr val="000000"/>
       </a:tcTxStyle>
-      <a:tcStyle>
-[...87 lines deleted...]
-      </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:band2V>
     <a:lastCol>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
-      <a:tcStyle>
-[...1 lines deleted...]
-      </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId29" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
-[...7025 lines deleted...]
-</cs:chartStyle>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId44" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3dc4bed99d8_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3dc4bed99d8_0_0:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 175"/>
+        <p:cNvPr id="168" name="Shape 168"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3dc4bed99d8_0_69:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;g3dc4bed99d8_0_69:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;p32:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3dc4bed99d8_0_69:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 191"/>
+        <p:cNvPr id="181" name="Shape 181"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g3b6c15b86bd_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="182" name="Google Shape;182;g3dc4bed99d8_0_81:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;g3b6c15b86bd_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3dc4bed99d8_0_81:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g3b6c15b86bd_0_0:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;g3dc4bed99d8_0_81:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 198"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p33:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;g3dc4bed99d8_0_88:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
-[...37 lines deleted...]
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3dc4bed99d8_0_88:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...2 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3dc4bed99d8_0_88:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;g3dc4bed99d8_0_95:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g3dc4bed99d8_0_95:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;g3dc4bed99d8_0_95:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g3dc4bed99d8_0_112:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;g3dc4bed99d8_0_112:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3dc4bed99d8_0_112:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g3dc4bed99d8_0_123:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;g3dc4bed99d8_0_123:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3dc4bed99d8_0_123:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="235" name="Shape 235"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;g3dc4bed99d8_0_130:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;g3dc4bed99d8_0_130:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;g3dc4bed99d8_0_130:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;g3dc4bed99d8_0_156:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3dc4bed99d8_0_156:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g3dc4bed99d8_0_156:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="281" name="Shape 281"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;g3dc4bed99d8_0_174:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3dc4bed99d8_0_174:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g3dc4bed99d8_0_174:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;g3dc4bed99d8_0_183:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3dc4bed99d8_0_183:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3dc4bed99d8_0_183:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3dc4bed99d8_0_7:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3dc4bed99d8_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3dc4bed99d8_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3dc4bed99d8_0_192:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g3dc4bed99d8_0_192:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3dc4bed99d8_0_192:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3dc4bed99d8_0_200:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g3dc4bed99d8_0_200:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3dc4bed99d8_0_200:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="319" name="Shape 319"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;g3dc4bed99d8_0_208:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3dc4bed99d8_0_208:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g3dc4bed99d8_0_208:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="326" name="Shape 326"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;g3dc4bed99d8_0_214:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3dc4bed99d8_0_214:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3dc4bed99d8_0_214:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;g3dc4bed99d8_0_220:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;g3dc4bed99d8_0_220:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g3dc4bed99d8_0_220:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;g3dc4bed99d8_0_226:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;g3dc4bed99d8_0_226:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;g3dc4bed99d8_0_226:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g3dc4bed99d8_0_232:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3dc4bed99d8_0_232:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 47"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3dc4bed99d8_0_18:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;g3dc4bed99d8_0_18:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3dc4bed99d8_0_18:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 58"/>
+        <p:cNvPr id="118" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3dc4bed99d8_0_25:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;g3dc4bed99d8_0_25:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 74"/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p8:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3dc4bed99d8_0_34:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3dc4bed99d8_0_34:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 90"/>
+        <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p10:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3dc4bed99d8_0_39:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;g3dc4bed99d8_0_39:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 98"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p12:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3dc4bed99d8_0_44:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;g3dc4bed99d8_0_44:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 116"/>
+        <p:cNvPr id="146" name="Shape 146"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p14:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3dc4bed99d8_0_49:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3dc4bed99d8_0_49:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...102 lines deleted...]
-        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 128"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3dc4bed99d8_0_54:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3dc4bed99d8_0_54:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p30:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;g3dc4bed99d8_0_54:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>8</a:t>
-[...179 lines deleted...]
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p34"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p34"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -11331,1679 +6308,4605 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p35"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p17"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...418 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p36"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
-[...2 lines deleted...]
-              <a:defRPr sz="2400" b="0" i="0">
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800">
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p36"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content 1">
+  <p:cSld name="1_Two Content_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3dc4bed99d8_0_309"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1134000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0">
+              <a:defRPr b="1" i="0" sz="3200">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -13079,766 +10982,1229 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3dc4bed99d8_0_309"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;g3dc4bed99d8_0_309"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172202" y="1825625"/>
+            <a:ext cx="5181600" cy="4351200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3dc4bed99d8_0_309"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
+        <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
-[...15 lines deleted...]
-              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
-[...18 lines deleted...]
-                <a:sym typeface="Helvetica Neue"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
-[...18 lines deleted...]
-                <a:sym typeface="Helvetica Neue"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
-[...18 lines deleted...]
-                <a:sym typeface="Helvetica Neue"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
-[...18 lines deleted...]
-                <a:sym typeface="Helvetica Neue"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p37"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="2"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6148754" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...215 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0">
+              <a:defRPr b="1" i="0" sz="2800">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -13914,11454 +12280,25991 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Custom Layout">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 36"/>
+        <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p38"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
-[...164 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...11 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-    </p:bg>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;p16"/>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-[...2 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...3 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...6 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:srgbClr val="000000"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
+    <p:sldLayoutId id="2147483664" r:id="rId17"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
-[...200 lines deleted...]
-        <p:cNvPr id="1" name="Shape 179"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;p32"/>
+          <p:cNvPr id="94" name="Google Shape;94;g3dc4bed99d8_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="2771163" y="2119251"/>
+            <a:ext cx="4945500" cy="1077300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>10</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>LECTURE 13 </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model QA &amp; Debugging</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;p32"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3dc4bed99d8_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="2771163" y="772010"/>
+            <a:ext cx="5033400" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++ Modelling Course</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="96" name="Google Shape;96;g3dc4bed99d8_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7543696" y="4696013"/>
+            <a:ext cx="4175394" cy="1837316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p32"/>
+          <p:cNvPr id="97" name="Google Shape;97;g3dc4bed99d8_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="834390" y="1041636"/>
-            <a:ext cx="10515600" cy="523220"/>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-[...60 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>RECOMMENDED CITATION: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>1</a:t>
-[...58 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:t>Avgerinopoulos, G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>2</a:t>
-[...58 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:t>Gardumi, F., and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Alfstad, T. (2026). 'Lecture 13: Model QA &amp; Debugging'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="4151C3"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
-              <a:t>3</a:t>
-[...541 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 195"/>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g3b6c15b86bd_0_0"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="173" name="Google Shape;173;g3dc4bed99d8_0_69"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3dc4bed99d8_0_69"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1972706" y="3871945"/>
+            <a:ext cx="1293341" cy="362927"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3dc4bed99d8_0_69"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Supply does not exceed demand</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g3b6c15b86bd_0_0"/>
+          <p:cNvPr id="176" name="Google Shape;176;g3dc4bed99d8_0_69"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4114776" y="1740150"/>
-            <a:ext cx="1558200" cy="831000"/>
+            <a:off x="630000" y="928291"/>
+            <a:ext cx="9129600" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The final service supply should not exceed demand unless it is linked to system cost reductions which is rare (e.g. electricity exports), or there are distribution losses (e.g. in a District Heating Network)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="177" name="Google Shape;177;g3dc4bed99d8_0_69"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="3946639"/>
+            <a:ext cx="4104300" cy="2057400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3dc4bed99d8_0_69"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="3944335"/>
+            <a:ext cx="4104300" cy="2057400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g3dc4bed99d8_0_69"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5031636" y="4346634"/>
+            <a:ext cx="945300" cy="1323600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;g3dc4bed99d8_0_69"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="2082370"/>
+            <a:ext cx="10128000" cy="1631700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>One less common, and difficult to track, potential mismatch between supply results and the modeller’s expectation is the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>incorrect calculation of the Specified Demand Profile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (if the Specified Annual Demand is used) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and/or the Year Split</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. The sum of all values of each parameter in one year needs to = 1 (+− very small rounding errors). If it is not, the intra-annual supply–demand balances are broken. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 201"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p33"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="186" name="Google Shape;186;g3dc4bed99d8_0_81"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="1952105"/>
-            <a:ext cx="9607824" cy="2387600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p33"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;g3dc4bed99d8_0_81"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPct val="174603"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Constraints drive the model’s behaviour as expected</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;g3dc4bed99d8_0_81"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1354854"/>
+            <a:ext cx="10128000" cy="4402200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> are used in the model, it is critical to verify that they limit the model behaviour as expected.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="800100" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In some cases, the check is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>straightforward</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. For example, when a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Total Technology Annual Activity Lower Limit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> is used for a technology, it will be respected if entered </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>correctly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>(if not, check e.g. that the technology is not respecting the limit by working in a ‘ghost’ mode of operation that has no inputs or outputs);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Things get more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>complicated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> when a parameter is used to constrain the model, but the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>impact is expected somewhere else </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>in the model. For example, capacity might be forced in transport, with the expectation to see a certain activity (either due to a minimum utilisation rate or pure economics). If the output is not according to expectations, it is likely that the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>off-model calculations need reviewing or that something is preventing the capacity from being utilised. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 51"/>
+        <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p4"/>
+          <p:cNvPr id="194" name="Google Shape;194;g3dc4bed99d8_0_88"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p4"/>
+          <p:cNvPr id="195" name="Google Shape;195;g3dc4bed99d8_0_88"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="1786512"/>
-            <a:ext cx="9737322" cy="4000139"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPct val="174603"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Constraints drive the model’s behaviour as expected</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3dc4bed99d8_0_88"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1269794"/>
+            <a:ext cx="10128000" cy="4094400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE! </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Setting constraints </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>changes the way you interpret and communicate the results</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. For instance:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="342900" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If a technology works just as much as set by the user with a lower activity limit, it means that it may not produce as much without the limit, i.e. it may 1) not be cost-competitive, 2) be hindered by something else → this implies that the user </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>cannot conclude that ‘the optimisation is resulting in that technology operating’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If a technology works as much as it can, hitting an upper activity limit set by the user, it means that it may produce more without the limit, i.e. it is cost competitive → this implies that the user </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>cannot conclude that ‘other technologies penetrate more because they are more competitive’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;g3dc4bed99d8_0_95"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3dc4bed99d8_0_95"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="9856200" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Technology choice makes sense</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3dc4bed99d8_0_95"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="4229700"/>
+            <a:ext cx="5191800" cy="2462700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Understanding what </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>technology mix </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is sensible is not always straightforward, though. It requires an understanding of the (current and future) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>economics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of the technologies included in the model, as well as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>market intuition.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="361950" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If the technologies that kick in are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>not in line with expectations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, it could be down to either </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> preventing the expansion of a technology/forcing a competitor or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>wrongly inserted techno-economic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>parameters (e.g. costs).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="205" name="Google Shape;205;g3dc4bed99d8_0_95"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6178717" y="4041049"/>
+          <a:ext cx="3000000" cy="3000000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:noFill/>
+                <a:tableStyleId>{D5A18435-038C-40C7-9FA5-FDBA577FDE85}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2435750"/>
+                <a:gridCol w="372150"/>
+                <a:gridCol w="715975"/>
+                <a:gridCol w="715975"/>
+                <a:gridCol w="715975"/>
+              </a:tblGrid>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Capital cost [M$/GW]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>667</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>667</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>1497</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>1497</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Fixed O&amp;M cost [MW/GW/y]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>42</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>42</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Fuel cost [M$/PJ]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Lifetime [y]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>25</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>25</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>25</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>25</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Efficiency [%]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>60</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>60</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>100</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>100</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>Capacity factor [%]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>80</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>50</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>35</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>20</a:t>
+                      </a:r>
+                      <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+              <a:tr h="190500">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:t>LCOE [$/MWh]</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>36.9</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="accent4"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>41.1</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="accent4"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>33.2</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="accent4"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1100"/>
+                        <a:buFont typeface="Arial"/>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>58.2</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                        <a:solidFill>
+                          <a:schemeClr val="accent4"/>
+                        </a:solidFill>
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Calibri"/>
+                        <a:sym typeface="Calibri"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="9525" marB="0" marR="9525" marL="9525" anchor="b"/>
+                </a:tc>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3dc4bed99d8_0_95"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="6205459" y="3905100"/>
+            <a:ext cx="5121300" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A blue factory with a blue circle and a yellow lightning bolt&#10;&#10;AI-generated content may be incorrect." id="207" name="Google Shape;207;g3dc4bed99d8_0_95"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8994125" y="3418265"/>
+            <a:ext cx="391700" cy="391700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A group of windmills with bushes and clouds&#10;&#10;AI-generated content may be incorrect." id="208" name="Google Shape;208;g3dc4bed99d8_0_95"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10222290" y="3429000"/>
+            <a:ext cx="340152" cy="340152"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3dc4bed99d8_0_95"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8571719" y="3626412"/>
+            <a:ext cx="1500" cy="1990500"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g3dc4bed99d8_0_95"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9838401" y="3610281"/>
+            <a:ext cx="0" cy="1990500"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3dc4bed99d8_0_95"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5967411" y="1097125"/>
+            <a:ext cx="19200" cy="5058600"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3dc4bed99d8_0_95"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6159666" y="1142249"/>
+            <a:ext cx="5391900" cy="2247300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When in doubt regarding the technology choice in the model, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>checking the economics off-model </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>is the best way forward.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-196850" lvl="0" marL="374650" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Below is an example of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>a levelised cost of electricity calculation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for gas power plants and wind turbines under different capacity factor values and 0% discount rate.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-196850" lvl="0" marL="374650" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Some cases are more complicated than others. For example, when emissions are limited, one needs to take into account the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>shadow carbon price</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="213" name="Google Shape;213;g3dc4bed99d8_0_95"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="990919"/>
+            <a:ext cx="4381500" cy="2619300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="214" name="Google Shape;214;g3dc4bed99d8_0_95"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="3637300"/>
+            <a:ext cx="5191800" cy="523200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Can you spot the mistake?... </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CCS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> should normally not kick in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>BAU</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (assuming no carbon emission limits or price)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="219" name="Shape 219"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;g3dc4bed99d8_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3dc4bed99d8_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Smooth vs Oscillating Graphs</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3dc4bed99d8_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="1026142"/>
+            <a:ext cx="4572000" cy="2743200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="223" name="Google Shape;223;g3dc4bed99d8_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6662736" y="1026142"/>
+            <a:ext cx="4572000" cy="2743200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;g3dc4bed99d8_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2716799" y="3709701"/>
+            <a:ext cx="578400" cy="769500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="4400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g3dc4bed99d8_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8659535" y="3709701"/>
+            <a:ext cx="578400" cy="769500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="4400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>X</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;g3dc4bed99d8_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="4344825"/>
+            <a:ext cx="10781400" cy="1754700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is important to check whether the trends in the graphs are sensible,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> especially if they are not smooth</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-184150" lvl="0" marL="387350" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>fluctuations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> appear (i.e. the activity or capacity of a certain technology going up and down), it could be due to mistakes in setting up the model. Before taking any action, it is important to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>go back to the model and understand the cause</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, to avoid propagating the error.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="231" name="Shape 231"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;g3dc4bed99d8_0_123"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;g3dc4bed99d8_0_123"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Smooth vs Oscillating Graphs</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g3dc4bed99d8_0_123"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1139875"/>
+            <a:ext cx="10515600" cy="5017800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>fluctuations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> appear (i.e. the activity or capacity of a certain technology going up and down), it could be due to mistakes in setting up the model. Checks that are useful are:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-184150" lvl="0" marL="285750" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: is it increasing smoothly? If so, then the supply is expected to do the same;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Costs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: are the costs of all supply technologies correctly inserted? If a technology is missing costs, it may appear with ups and downs in the results;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Over-constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: if a technology is forced to have a certain activity in some years and not others, it may appear with ups and downs in the results;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="1" marL="914400" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Over-capacity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>: if in the initial years there is over-capacity, which is then soon retired, the results of capacity (but not necessarily activity) may show higher capacity in the beginning, a dip in the middle years, and again increases later on.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-158750" lvl="0" marL="285750" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If none of the above applies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, the fluctuations may be due to constraints missing, which regulate the gradual penetration of technologies in the mix. In such cases, you may carefully try correcting them with the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>increase/decrease by mode limits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Implement model changes gradually</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="242" name="Google Shape;242;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1042355"/>
+            <a:ext cx="10515600" cy="585000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Implementing model changes in stages, as opposed to all at once, helps with both understanding </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>the impact of each change and with knowing which exact intervention might cause a bug</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1760437"/>
+            <a:ext cx="10891500" cy="1323600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>On occasion, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>certain model changes can be grouped together </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and applied in one go. This depends on a) the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>complexity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and anticipated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>impact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of the changes and b) the level of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>experience</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> of the user;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-196850" lvl="0" marL="374650" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>It is important to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>differentiate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> between changes pertaining to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>actual development </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>of the model and changes made purely for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>diagnostic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> purposes (and keep a log of both!).</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="847220" y="3665123"/>
+            <a:ext cx="1621500" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Apply change 1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4493182" y="3173447"/>
+            <a:ext cx="1871700" cy="523200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Actual development</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="246" name="Google Shape;246;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4596858" y="4835287"/>
+            <a:ext cx="1217700" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Diagnostics</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3052496" y="3664832"/>
+            <a:ext cx="2057400" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Assess impact of change 1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="248" name="Google Shape;248;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5693540" y="3684076"/>
+            <a:ext cx="1621500" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Apply change 2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7908104" y="3684076"/>
+            <a:ext cx="2057400" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Assess impact of change 2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="244" idx="3"/>
+            <a:endCxn id="247" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="2468720" y="3927773"/>
+            <a:ext cx="583800" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="5109896" y="3927422"/>
+            <a:ext cx="583500" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="7315172" y="3946666"/>
+            <a:ext cx="583500" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="847220" y="5290875"/>
+            <a:ext cx="1621500" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Apply change 1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3052496" y="5290584"/>
+            <a:ext cx="2057400" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Assess impact of change 1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="255" name="Google Shape;255;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7362320" y="5309828"/>
+            <a:ext cx="1621500" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Apply change 2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="256" name="Google Shape;256;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9576884" y="5309828"/>
+            <a:ext cx="2057400" cy="525900"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Assess impact of change 2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="253" idx="3"/>
+            <a:endCxn id="254" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="2468720" y="5553525"/>
+            <a:ext cx="583800" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="5109896" y="5553174"/>
+            <a:ext cx="583500" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="8983952" y="5572418"/>
+            <a:ext cx="583500" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;g3dc4bed99d8_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5453510" y="4619975"/>
+            <a:ext cx="1612200" cy="1379700"/>
+          </a:xfrm>
+          <a:prstGeom prst="triangle">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Retract change 1</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;g3dc4bed99d8_0_130"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="6783320" y="5552883"/>
+            <a:ext cx="583500" cy="300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="266" name="Shape 266"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="7967700" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Some more common bugs (and what to do…)</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="6319679"/>
+            <a:ext cx="4609800" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note: The above list is not exhaustive</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="270" name="Google Shape;270;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="1897110"/>
+            <a:ext cx="2795700" cy="555900"/>
+          </a:xfrm>
+          <a:prstGeom prst="homePlate">
+            <a:avLst>
+              <a:gd fmla="val 46537" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Over-constrained model</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="3448552"/>
+            <a:ext cx="2811000" cy="555900"/>
+          </a:xfrm>
+          <a:prstGeom prst="homePlate">
+            <a:avLst>
+              <a:gd fmla="val 46537" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Missing technology input/output</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="4999994"/>
+            <a:ext cx="2795700" cy="555900"/>
+          </a:xfrm>
+          <a:prstGeom prst="homePlate">
+            <a:avLst>
+              <a:gd fmla="val 46537" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Wrong name/input value </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4171921" y="1158530"/>
+            <a:ext cx="2240400" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Problem description</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8097458" y="1147710"/>
+            <a:ext cx="1059300" cy="338700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Solution</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4171921" y="1676296"/>
+            <a:ext cx="3146100" cy="954300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The user added a constraint which clashes which clashes with another one upstream/downstream or even at the same level.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="276" name="Google Shape;276;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8097458" y="1638709"/>
+            <a:ext cx="3515400" cy="1169700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Look thoroughly into the flow the constraint was added to and try to figure out where the issue might be. Potentially remove all model constraints (one by one) and re-introduce gradually.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="277" name="Google Shape;277;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4171921" y="3158183"/>
+            <a:ext cx="3146100" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A new flow was added that has to kick in but was not connected properly.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8097458" y="3113111"/>
+            <a:ext cx="3515400" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Check the Model diagram in MUIO and ensure a) there is no flow that starts with a commodity as opposed to a technology and b) all flows are accurately connected. MUIO helps you: missing source/target technologies are marked in red.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4170650" y="4477809"/>
+            <a:ext cx="3515400" cy="1600800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E.g. a technology name is using a character that is not recognised; Operational Life input value is not an integer; any input value is using a comma. While MUIO takes care of most of this with automatic checks, it is good practice to double-check manually.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3dc4bed99d8_0_156"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8221978" y="5048085"/>
+            <a:ext cx="3130800" cy="523200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Retract recent changes and check all names/input values thoroughly</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3dc4bed99d8_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;g3dc4bed99d8_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Some help from MUIO</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;g3dc4bed99d8_0_174"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1342986"/>
+            <a:ext cx="10515600" cy="1477500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MUIO helps you in two ways.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For one, when you run a case, if there is no feasible solution (e.g. because of conflicting constraints, or because the model is over-constrained and cannot meet the demands), MUIO provides the below message after the run.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3dc4bed99d8_0_174" title="Capture.PNG"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="51307" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="3162508"/>
+            <a:ext cx="10409273" cy="2756467"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3dc4bed99d8_0_174"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5753000" y="3434475"/>
+            <a:ext cx="1131300" cy="333300"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst>
+              <a:gd fmla="val 50000" name="adj1"/>
+              <a:gd fmla="val 50000" name="adj2"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="980000"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="980000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;g3dc4bed99d8_0_183"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="297" name="Google Shape;297;g3dc4bed99d8_0_183"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="125999"/>
+            <a:ext cx="5007900" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Some help from MUIO</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3dc4bed99d8_0_183"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1374884"/>
+            <a:ext cx="10515600" cy="1477500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To avoid having an infeasible model, you can run checks with MUIO before running a model, to get help at least in tracking some mistakes, i.e. those related to the user inputting conflicting constraints (e.g. an upper cap on the capacity of a technology which is lower than its existing – residual – capacity). You can do so </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>after generating a case and its datafile</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, by clicking the button marked below, on the right side of the screen, on the line of the case you created.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3dc4bed99d8_0_183" title="Capture.PNG"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="3121535"/>
+            <a:ext cx="11100535" cy="3311875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3dc4bed99d8_0_183"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11076275" y="4919875"/>
+            <a:ext cx="219300" cy="219300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="9737400" cy="4000200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Open Sans"/>
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
               <a:sym typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p4"/>
+          <p:cNvPr id="106" name="Google Shape;106;g3dc4bed99d8_0_7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1619250" y="2155365"/>
-            <a:ext cx="9615486" cy="1631216"/>
+            <a:off x="1619250" y="2135460"/>
+            <a:ext cx="8334600" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Go through best practices for model QA</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Reproduce best practices for model QA</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="2015205"/>
+            <a:ext cx="662100" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720000" y="3251087"/>
+            <a:ext cx="662100" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3dc4bed99d8_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1619250" y="3186676"/>
+            <a:ext cx="8334600" cy="831000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Apply key steps for model debugging in response to an infeasibility or unexpected result</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;g3dc4bed99d8_0_192"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;g3dc4bed99d8_0_192"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="6521700" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Some help from MUIO</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g3dc4bed99d8_0_192"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1034641"/>
+            <a:ext cx="10515600" cy="923400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When you run the check, a window appears listing the results of the checks and marking any potential errors that need correction before running the case. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>NOTE!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> This is not an exhaustive check, it covers only </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> mistakes.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3dc4bed99d8_0_192" title="Capture.PNG"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3127100" y="2080376"/>
+            <a:ext cx="5699649" cy="4286525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="315" name="Google Shape;315;g3dc4bed99d8_0_200"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Advanced exercise, looking into a datafile</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;g3dc4bed99d8_0_200"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="876890"/>
+            <a:ext cx="10874400" cy="2031900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gaining familiarity with the model’s ‘datafile’, obtained from MUIO, may help you spot the source of errors faster.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
-            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The datafile collects all the structural and numerical inputs that you inserted in MUIO when building the model.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
-[...9 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Provide tips for model debugging</a:t>
+              <a:t>All and only what is on that file constitutes the actual model and will be optimised. If something is wrong or missing there, you need to go back to MUIO, correct and save there.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="317" name="Google Shape;317;g3dc4bed99d8_0_200" title="Capture.PNG"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="719125" y="3015500"/>
+            <a:ext cx="10081974" cy="3514150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;g3dc4bed99d8_0_200"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3771025" y="3613155"/>
+            <a:ext cx="885900" cy="245700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:srgbClr val="980000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g3dc4bed99d8_0_208"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Advanced Exercise 1, looking into a datafile</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3dc4bed99d8_0_208"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1247276"/>
+            <a:ext cx="10515600" cy="5325600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When run, this simple sample model will fail and you will get from MUIO the yellow message: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Problem is infeasible</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Let’s simplify things for you and zoom into the parameters that have the mistake. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Can you spot it?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param ResidualCapacity default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>[RE1,*,*]: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2019 2020 2021 2022 :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRGAS 20 20 20 20</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalAnnualMaxCapacity default 999999 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>[RE1,*,*]: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2019 2020 2021 2022 :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRGAS 10 10 10 10</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="330" name="Shape 330"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g3dc4bed99d8_0_214"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10650000" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Advanced Exercise 2, looking into a datafile</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;g3dc4bed99d8_0_214"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="954860"/>
+            <a:ext cx="10976700" cy="5725800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When run, this simple sample model gives the green message in MUIO: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Optimal solution found. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>However: the optimal solution consists of the coal power plant supplying all the electricity, even though it is not expected to do so due to its costs (take this piece of information as granted, from us). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Can you spot the mistake?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>We will only show a selection of relevant parameters from the model (it continues in the next slides). This is trickier, the mistake is a set of missing values and it could be in any of the next pages.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>####################</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>#Sets#</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>####################</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t># </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set REGION := RE1;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set MODE_OF_OPERATION := 1 ;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set COMMODTY := GAS COA ELC001 ELC002 ;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set TECHNOLOGY := MINGAS MINCOA PWRGAS PWRCOA PWRTRN ;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set YEAR := 2019 2020 2021 2022 ;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>set TIMESLICE := S11 S12 S21 S22 ;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>####################</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>#Parameters#</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>####################</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>#</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="1" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3dc4bed99d8_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Advanced exercise 2, looking into a datafile</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="339" name="Google Shape;339;g3dc4bed99d8_0_220"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="990409"/>
+            <a:ext cx="10515600" cy="5633700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param CapacityToActivityUnit default 1 : </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MINGAS MINCOA PWRGAS PWRCOA PWRTRN :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RE1 1 1 31.536 31.536 31.536</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param OperationalLife default 1 : </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>MINGAS MINCOA PWRGAS PWRCOA PWRTRN :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RE1 30 30 30 30 50</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param YearSplit default 1 : </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2019 2020 2021 2022 :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>S11 0.45 0.45 0.45 0.45 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>S12 0.22 0.22 0.22 0.22 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>S21 0.17 0.17 0.17 0.17 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>S22 0.16 0.16 0.16 0.16 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param CapitalCost default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>[RE1,*,*]: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2019 2020 2021 2022 :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRGAS 1250 1250 1250 1250 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRCOA 2200 2200 2200 2200 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;g3dc4bed99d8_0_226"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Advanced exercise 2, looking into a datafile</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;g3dc4bed99d8_0_226"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="832605"/>
+            <a:ext cx="10515600" cy="5633700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRTRN 8000 8000 8000 8000 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param FixedCost default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>[RE1,*,*]: </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2019 2020 2021 2022 :=</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRGAS 30 30 30 30 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>PWRCOA 75 75 75 75 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param ResidualCapacity default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalAnnualMaxCapacity default 999999 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalAnnualMaxCapacityInvestment default 999999 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalAnnualMinCapacity default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalAnnualMinCapacityInvestment default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>param TotalTechnologyAnnualActivityLowerLimit default 0 := </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;g3dc4bed99d8_0_232"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="352" name="Google Shape;352;g3dc4bed99d8_0_232"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835428" y="2015205"/>
-            <a:ext cx="661986" cy="702135"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...9 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...69 lines deleted...]
-              <a:t>2</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 62"/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p6"/>
+          <p:cNvPr id="115" name="Google Shape;115;g3dc4bed99d8_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3dc4bed99d8_0_18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="11079300" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Modelling Is an Analytical Discipline, Not a Software Exercise</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;p6"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3dc4bed99d8_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3478290" y="1087356"/>
-            <a:ext cx="4997292" cy="307777"/>
+            <a:off x="630000" y="1541588"/>
+            <a:ext cx="10474500" cy="3878700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Just because a model runs, it doesn’t mean it’s correct…</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>It is close to impossible to cover all the types of mistakes a user may make when creating a model and this guide does NOT have that ambition.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>“Errors” are (most times) not software bugs, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>conceptual, structural, or data inconsistencies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Effective modelling in OSeMOSYS rests on two foundational competencies:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Deep understanding of the real-world system and policy context;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Strong grasp of OSeMOSYS and constrained optimisation.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Without both, debugging can become a trial-and-error exercise, rather than a systematic model validation.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="121" name="Shape 121"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p6"/>
+          <p:cNvPr id="122" name="Google Shape;122;g3dc4bed99d8_0_25"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5765958" y="2194340"/>
-            <a:ext cx="421956" cy="307777"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4889"/>
+              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...6 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>VS</a:t>
-[...79 lines deleted...]
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>A Modeller’s Guide (1): Understanding is Important</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FF0000"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...99 lines deleted...]
-              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p6"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3dc4bed99d8_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7312338" y="1580792"/>
-[...185 lines deleted...]
-            <a:ext cx="2425542" cy="307777"/>
+            <a:off x="630000" y="902649"/>
+            <a:ext cx="10713900" cy="5377200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Some basic QA principles</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>Understanding the techno–economy–policy system enables the modeller to:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Define </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>appropriate model scope and boundaries;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Choose </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>relevant technologies, fuels, sectors, and temporal resolution;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Collect </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>internally consistent techno-economic and demand data;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Form reasonable expectations for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>system behaviour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (orders of magnitude, technology choice, trends, etc.) to serve as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>first line of validation.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A well-structured model with defensible inputs should already tend towards reasonable behaviour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="70" name="Google Shape;70;p6" descr="A cartoon of a person touching her face&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="A cartoon of a person touching her face&#10;&#10;AI-generated content may be incorrect." id="124" name="Google Shape;124;g3dc4bed99d8_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5440321" y="5492670"/>
             <a:ext cx="1073230" cy="1073230"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;p6"/>
+          <p:cNvPr id="125" name="Google Shape;125;g3dc4bed99d8_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7783830" y="4675298"/>
-            <a:ext cx="2428866" cy="1134000"/>
+            <a:off x="7783829" y="4306186"/>
+            <a:ext cx="2645700" cy="1503000"/>
           </a:xfrm>
           <a:prstGeom prst="cloudCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -105156"/>
-              <a:gd name="adj2" fmla="val 23147"/>
+              <a:gd fmla="val -105156" name="adj1"/>
+              <a:gd fmla="val 23147" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="49546B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>What does the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>market/real world </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>think about this?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p6"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3dc4bed99d8_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1086330" y="4108298"/>
-            <a:ext cx="2428866" cy="1134000"/>
+            <a:off x="1141884" y="4305805"/>
+            <a:ext cx="2645700" cy="1384500"/>
           </a:xfrm>
           <a:prstGeom prst="cloudCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 127786"/>
-              <a:gd name="adj2" fmla="val 82615"/>
+              <a:gd fmla="val 127786" name="adj1"/>
+              <a:gd fmla="val 82615" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="49546B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Does the model </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>behave</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> according to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>expectations</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p6"/>
+          <p:cNvPr id="127" name="Google Shape;127;g3dc4bed99d8_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4310064" y="3938093"/>
-            <a:ext cx="2428866" cy="1134000"/>
+            <a:ext cx="2428800" cy="1134000"/>
           </a:xfrm>
           <a:prstGeom prst="cloudCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 17669"/>
-              <a:gd name="adj2" fmla="val 77576"/>
+              <a:gd fmla="val 17669" name="adj1"/>
+              <a:gd fmla="val 77576" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
-          <a:ln w="25400" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:srgbClr val="49546B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Do we </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>believe</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> our </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>scenarios</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 78"/>
+        <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;p8"/>
+          <p:cNvPr id="132" name="Google Shape;132;g3dc4bed99d8_0_34"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11798300" y="6565900"/>
-            <a:ext cx="393700" cy="292100"/>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4889"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A Modeller’s Guide (2): Optimisation Literacy Matters</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g3dc4bed99d8_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1226085"/>
+            <a:ext cx="10713900" cy="3742200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Understanding OSeMOSYS as a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>linear cost-minimisation problem with constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> allows you to:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Anticipate how the model should respond to changes in inputs, assumptions, or constraints;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Explain why specific outcomes emerge by tracing them to costs, incentives, and binding constraints;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Systematically diagnose the causes of unexpected or unrealistic results;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Relate model outcomes to real-world system behaviour and economic logic;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Draw informed and reasonable insights and conclusions from the model.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="137" name="Shape 137"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;g3dc4bed99d8_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4889"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A Modeller’s Guide (3): Debugging vs Adding Constraints</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3dc4bed99d8_0_39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1191345"/>
+            <a:ext cx="10713900" cy="5377200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Do not constrain away behaviour you do not understand.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>When unexpected or counterintuitive outcomes appear, ask yourself:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>What incentives is the model responding to?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Which model inputs may be affecting the behaviour?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Are there structural or data problems I can correct to address this issue?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Only add constraints when you are sure they are a reasonable response to the underlying problem.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adding ad-hoc constraints without fixing the underlying problems first risks:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Masking structural or data errors;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creating over-constrained problems that do not respond to scenario levers;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Obtaining results that do not reflect an optimisation, but rather the modeller’s ‘fixes’;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reducing the model’s transparency and credibility.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="143" name="Shape 143"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3dc4bed99d8_0_44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4889"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A Modeller’s Guide (4): Structure validation and debugging</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g3dc4bed99d8_0_44"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1446834"/>
+            <a:ext cx="10713900" cy="4937700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Robust models are built through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>repeatable procedures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, not ad-hoc checks.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Recommended protocols include:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Incremental model building</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (start simple, add complexity gradually);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sector by sector (or even single-technology)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> sanity tests;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Extreme-case testing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> (very high fuel prices, high demand growth, etc.);</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Constraint-by-constraint</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> activation;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Continuous </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>cross-checking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and validation against data sources and stakeholder expectations;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-215900" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sensitivity analysis on key drivers.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>These procedures systematically surface errors and build confidence.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3dc4bed99d8_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="126000"/>
+            <a:ext cx="10515600" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4889"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A Modeller’s Guide (5): From Debugging to Trust</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Montserrat"/>
+              <a:ea typeface="Montserrat"/>
+              <a:cs typeface="Montserrat"/>
+              <a:sym typeface="Montserrat"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3dc4bed99d8_0_49"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630000" y="1330281"/>
+            <a:ext cx="10713900" cy="5377200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The ultimate objective is not a model that runs without errors, but one that:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Produces consistent and defendable pathways;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Behaves coherently across scenarios;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Responds predictably to shocks;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Produces explainable impacts and trade-offs;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-209550" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Can be defended analytically to decision-makers.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Confidence emerges when </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>model behaviour can be explained in economic and system terms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, not when it is constrained to predetermined outcomes.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the slides below, we give examples on how to practically go about the above steps. They do not constitute a comprehensive collection, they are intended to show a mindset.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-190500" lvl="0" marL="800100" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-50800" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3dc4bed99d8_0_54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p8"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3dc4bed99d8_0_54"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="630000" y="109055"/>
+            <a:ext cx="7556700" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Check – Supply does not exceed demand</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p8"/>
+          <p:cNvPr id="159" name="Google Shape;159;g3dc4bed99d8_0_54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2970846" y="1041636"/>
-            <a:ext cx="6012180" cy="523220"/>
+            <a:off x="630000" y="1030336"/>
+            <a:ext cx="10395000" cy="585000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Supply should not exceed demand unless it’s linked to system cost reductions which is rare (e.g. electricity exports)</a:t>
-[...222 lines deleted...]
-              <a:t>Solution</a:t>
+              <a:t>The final service supply should not exceed demand unless linked to system cost reductions which is </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>rare (e.g. electricity exports), or there are distribution losses (e.g. in a District Heating Network)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...521 lines deleted...]
-                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2213 lines deleted...]
-      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="108" name="Google Shape;108;p12" descr="A blue factory with a blue circle and a yellow lightning bolt&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr id="160" name="Google Shape;160;g3dc4bed99d8_0_54"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8928467" y="4010212"/>
-            <a:ext cx="391700" cy="391700"/>
+            <a:off x="386000" y="1747217"/>
+            <a:ext cx="4104300" cy="2057400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;p12" descr="A group of windmills with bushes and clouds&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr id="161" name="Google Shape;161;g3dc4bed99d8_0_54"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10156632" y="4020947"/>
-            <a:ext cx="340152" cy="340152"/>
+            <a:off x="5536460" y="1674024"/>
+            <a:ext cx="4104300" cy="2057400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:cxnSp>
-[...2 lines deleted...]
-          <p:cNvCxnSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="162" name="Google Shape;162;g3dc4bed99d8_0_54"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8581517" y="4065381"/>
-            <a:ext cx="30079" cy="1789329"/>
+            <a:off x="386000" y="4275149"/>
+            <a:ext cx="4104300" cy="2057400"/>
           </a:xfrm>
-          <a:prstGeom prst="straightConnector1">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575" cap="flat" cmpd="sng">
-[...6 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:cxnSp>
-[...51 lines deleted...]
-      </p:cxnSp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p12"/>
+          <p:cNvPr id="163" name="Google Shape;163;g3dc4bed99d8_0_54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6338093" y="1113625"/>
-            <a:ext cx="4801554" cy="2677656"/>
+            <a:off x="4632365" y="2283390"/>
+            <a:ext cx="945300" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="❑"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>When in doubt regarding the technology choice in the model, </a:t>
-[...45 lines deleted...]
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:t>✓</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...341 lines deleted...]
-                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;p14"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3dc4bed99d8_0_54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="4695233" y="4846861"/>
+            <a:ext cx="945300" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-[...81 lines deleted...]
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
-[...52 lines deleted...]
-              <a:rPr lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="8000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>X</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...113 lines deleted...]
-            <a:endParaRPr sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...296 lines deleted...]
-                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;p30"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3dc4bed99d8_0_54"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719136" y="-232303"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="9503986" y="1634813"/>
+            <a:ext cx="2365800" cy="4340700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...13 lines deleted...]
-              <a:buFont typeface="Helvetica Neue"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-[...2 lines deleted...]
-            <a:endParaRPr sz="2800"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Solution</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>supply exceeds demand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, the most likely causes are:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Some </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>constraints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>forcing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> the model to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>overproduce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Those could be:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Absolute constraints such as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>forced activity;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>minimum utilisation rate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>on certain technologies;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A wrongly set </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>UDC;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="❑"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A relative constraint such as a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>decrease rate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> which does not allow the activity of a certain technology to reduce enough;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod" startAt="2"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>There is some other </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>indirect demand </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>further downstream, driving supply;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-228600" lvl="3" marL="228600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod" startAt="2"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Supply technologies are missing costs.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;g3dc4bed99d8_0_54"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="834390" y="1041636"/>
-            <a:ext cx="10515600" cy="523220"/>
+            <a:off x="9584648" y="1952138"/>
+            <a:ext cx="1648800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="167" name="Google Shape;167;g3dc4bed99d8_0_54"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5640588" y="3731425"/>
+            <a:ext cx="3978576" cy="2601125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...2118 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
   <a:themeElements>
-    <a:clrScheme name="CCG Colours">
+    <a:clrScheme name="CCG 2025">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
@@ -25590,57 +38493,55 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -25871,97 +38772,45 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...46 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>