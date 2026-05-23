--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,2351 +1,2445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...29 lines deleted...]
-  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...1 lines deleted...]
-    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Helvetica Neue" panose="020B0604020202020204" charset="0"/>
-[...6 lines deleted...]
-      <p:font typeface="Open Sans ExtraBold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId9"/>
       <p:bold r:id="rId10"/>
-      <p:boldItalic r:id="rId11"/>
+      <p:italic r:id="rId11"/>
+      <p:boldItalic r:id="rId12"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId15" roundtripDataSignature="AMtx7mi3XwXc4dLG0tpWrZsGdSy412QkmQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId13" roundtripDataSignature="AMtx7micXw+iwTEz+34UBEhvG2Sc75NYWw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...29 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId15" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId13" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 2"/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" idx="2"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="10"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="3"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" idx="11"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...15 lines deleted...]
-              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p2:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
-[...65 lines deleted...]
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd type="none" w="sm" len="sm"/>
-            <a:tailEnd type="none" w="sm" len="sm"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3dc4c19d23c_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3dc4c19d23c_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3dc4c19d23c_0_7:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3dc4c19d23c_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p4:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3dc4c19d23c_0_7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 55"/>
+        <p:cNvPr id="109" name="Shape 109"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3dc4c19d23c_0_14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;p6:notes"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3dc4c19d23c_0_14:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:avLst/>
-[...3 lines deleted...]
-            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
-              <a:path w="120000" h="120000" extrusionOk="0">
+              <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide">
-  <p:cSld name="1_Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 14"/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;p8"/>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p8"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="8894617" cy="4037610"/>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4800"/>
               <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
-              <a:defRPr sz="3200" b="1" i="0" cap="none">
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
@@ -2424,6028 +2518,14454 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...52 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 18"/>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p10"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...327 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 22"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p17"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
-[...418 lines deleted...]
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
-[...380 lines deleted...]
-          <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Two Content 2">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 31"/>
-[...1272 lines deleted...]
-        <p:cNvPr id="1" name="Shape 9"/>
+        <p:cNvPr id="60" name="Shape 60"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;p16"/>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11798300" y="6565900"/>
             <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="ctr" rtl="0">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="ctr" rtl="0">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="ctr" rtl="0">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="ctr" rtl="0">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="ctr" rtl="0">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="ctr" rtl="0">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="ctr" rtl="0">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="ctr" rtl="0">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1134000"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
-[...19 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p16"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...3 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...8 lines deleted...]
-                <a:sym typeface="Arial"/>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...13 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...13 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
-[...13 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
-[...11 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
-[...13 lines deleted...]
-                  <a:srgbClr val="000000"/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giorgos.avgerinopoulos@climatecompatiblegrowth.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annie.flint-smith@climatecompatiblegrowth.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/19046773" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energytools-my.sharepoint.com/personal/vedran_energytools_onmicrosoft_com/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fvedran%5Fenergytools%5Fonmicrosoft%5Fcom%2FDocuments%2FMODEL%20DISTRIBUTION%20EXE%2FOSEMOSYS%2Fmuio%2E5%2E4%2E0%2Esetup%2Eexe&amp;parent=%2Fpersonal%2Fvedran%5Fenergytools%5Fonmicrosoft%5Fcom%2FDocuments%2FMODEL%20DISTRIBUTION%20EXE%2FOSEMOSYS&amp;ga=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lunet-my.sharepoint.com/:f:/g/personal/gylm6_lunet_lboro_ac_uk/IgAMOe_MQIvvQaKYq3fHjDEBASIVjE19tt56gnqXpXV0Kn0?e=xyOjjJ" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
+        <p:cNvPr id="88" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;p2" descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2357611" y="4367478"/>
+            <a:off x="7455063" y="4627580"/>
             <a:ext cx="4175392" cy="1837316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p2"/>
+          <p:cNvPr id="90" name="Google Shape;90;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561355" y="772010"/>
+            <a:off x="3149280" y="780978"/>
             <a:ext cx="5033481" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Open Sans ExtraBold"/>
-[...2 lines deleted...]
-                <a:sym typeface="Open Sans ExtraBold"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>CLEWs++ Modelling Course</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...52 lines deleted...]
-            <a:endParaRPr sz="4400" b="1" i="0" u="sng" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
-[...125 lines deleted...]
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p4"/>
+          <p:cNvPr id="91" name="Google Shape;91;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343847" y="1200124"/>
-            <a:ext cx="10676700" cy="5079600"/>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RECOMMENDED CITATION: Avgerinopoulos, G., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gardumi, F., and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alfstad, T. (2026). 'Lecture 1: Introduction to CLEWs++ Modelling Course'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2719339" y="2390027"/>
+            <a:ext cx="7587600" cy="1569900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
-[...12 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>To obtain the course certificate, you are required to complete the following exercise.</a:t>
+              <a:t>LECTURE 1 </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...19 lines deleted...]
-            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...1 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Download the </a:t>
+              <a:t>Introduction to </a:t>
             </a:r>
-            <a:r>
-[...486 lines deleted...]
-            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" rtl="0">
-[...14 lines deleted...]
-              <a:buChar char="o"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="0" i="0" u="sng" strike="noStrike" cap="none">
-[...13 lines deleted...]
-                </a:hlinkClick>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>annie.flint-smith@climatecompatiblegrowth.com</a:t>
+              <a:t>CLEWs++ Modelling</a:t>
             </a:r>
-            <a:r>
-[...31 lines deleted...]
-            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
-[...39 lines deleted...]
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 58"/>
+        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="97" name="Google Shape;97;g3dc4c19d23c_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7569691" y="4650942"/>
+            <a:ext cx="4175394" cy="1837316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3dc4c19d23c_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2624327" y="709561"/>
+            <a:ext cx="5033400" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++ Modelling Course</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3dc4c19d23c_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2624327" y="1802187"/>
+            <a:ext cx="5524500" cy="2062500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>LECTURE 14 </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exercise for final assessment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3dc4c19d23c_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>RECOMMENDED CITATION: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Avgerinopoulos, G., Flint-Smith, A., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gardumi, F.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> (2026). 'Lecture 14: Exercise for final assessment'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="4151C3"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p6"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3dc4c19d23c_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="1952105"/>
-            <a:ext cx="9607824" cy="2387600"/>
+            <a:off x="9030415" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3dc4c19d23c_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343847" y="150594"/>
+            <a:ext cx="10767300" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="dk1"/>
-              </a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exercise for final assessment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3dc4c19d23c_0_7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="470627" y="1087230"/>
+            <a:ext cx="11250600" cy="4663800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>To obtain the course certificate, you are required to complete the following exercise.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Download the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>MDI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and install the latest version of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>MUIO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> on your computer.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Follow the instructions provided in the MDI.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="1" marL="742950" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>For the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>00 – Technology Database</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> file, no changes are required; simply open the file to ensure that links to subsequent files work correctly.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>01_Tool – Calibration</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> file, go to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Country energy balance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> tab and enter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>IND</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> for India in cell </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>C1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="1" marL="742950" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Courier New"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Throughout this file and all subsequent files, you may use default values wherever they are available.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Once data preparation in the MDI is complete, use the generated data to build a single scenario in MUIO.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>After confirming that the model runs successfully and that the results are sensible, back up the model.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-114300" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Upload the backed-up model to this </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>cloud storage location</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> naming it as your last name:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>										Best of luck!</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3dc4c19d23c_0_14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="4800"/>
-              <a:buFont typeface="Helvetica Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Thank you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3dc4c19d23c_0_14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4339705"/>
-            <a:ext cx="9607826" cy="1952105"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
-[...280 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8676,88 +17196,324 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-</Properties>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
+  <a:themeElements>
+    <a:clrScheme name="CCG 2025">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="012069"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C8102E"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="AFC7FE"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="5F8EFD"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="0F56FD"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="910C22"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="4151C3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eunice Ramos</dc:creator>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>