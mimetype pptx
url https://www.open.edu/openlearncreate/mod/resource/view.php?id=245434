--- v0 (2026-04-08)
+++ v1 (2026-05-23)
@@ -1,71 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483659" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
   </p:sldIdLst>
-  <p:sldSz cy="5143500" cx="9144000"/>
+  <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Helvetica Neue"/>
+      <p:regular r:id="rId13"/>
+      <p:bold r:id="rId14"/>
+      <p:italic r:id="rId15"/>
+      <p:boldItalic r:id="rId16"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Open Sans"/>
+      <p:regular r:id="rId17"/>
+      <p:bold r:id="rId18"/>
+      <p:italic r:id="rId19"/>
+      <p:boldItalic r:id="rId20"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
@@ -252,289 +298,1260 @@
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...11 lines deleted...]
-      </p15:sldGuideLst>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId21" roundtripDataSignature="AMtx7mg/tA5z/BZq0rFn8dV6m14OmUbk2Q=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId21" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-italic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/HelveticaNeue-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
-            <a:ext cx="6096075" cy="3429000"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="10" type="dt"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4343400"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-298450" lvl="0" marL="457200">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-298450" lvl="1" marL="914400">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-298450" lvl="2" marL="1371600">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-298450" lvl="3" marL="1828800">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-298450" lvl="4" marL="2286000">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-298450" lvl="5" marL="2743200">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-298450" lvl="6" marL="3200400">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-298450" lvl="7" marL="3657600">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-298450" lvl="8" marL="4114800">
-[...8 lines deleted...]
-              <a:defRPr sz="1100"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
@@ -732,4152 +1749,13662 @@
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;g39a97710039_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g39a97710039_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
-            <a:ext cx="6096075" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g39a97710039_0_6:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;g39a97710039_0_6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4343400"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g39a97710039_0_6:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;g39a97710039_0_16:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g39a97710039_0_16:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g39a97710039_0_16:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g39a97710039_0_23:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;g39a97710039_0_23:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g39a97710039_0_23:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;g39a97710039_0_30:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;g39a97710039_0_30:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g39a97710039_0_30:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g39a97710039_0_39:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g39a97710039_0_39:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;g39a97710039_0_39:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g39a97710039_0_46:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g39a97710039_0_46:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g39a97710039_0_46:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g39a97710039_0_53:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g39a97710039_0_53:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="13" name="Shape 13"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;p35"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p35"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="4880223" cy="4982968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p2"/>
+          <p:cNvPr id="56" name="Google Shape;56;p44"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311708" y="744575"/>
-            <a:ext cx="8520600" cy="2052600"/>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="5200"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...269 lines deleted...]
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...209 lines deleted...]
-            <a:lvl2pPr indent="-317500" lvl="1" marL="914400" algn="ctr">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
-              <a:buChar char="○"/>
-[...76 lines deleted...]
-              <a:buChar char="■"/>
+              <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p11"/>
+          <p:cNvPr id="57" name="Google Shape;57;p44"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
-  <p:cSld name="BLANK">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;p12"/>
+          <p:cNvPr id="59" name="Google Shape;59;p45"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="SECTION_HEADER">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="13" name="Shape 13"/>
+        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;p46"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10864532" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="4910771" cy="429635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="EEF3FE"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1829664"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5981252" y="1829664"/>
+            <a:ext cx="5927463" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p46"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="3" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p46"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6169572" y="5370785"/>
+            <a:ext cx="5517931" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0851FC"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption">
+  <p:cSld name="1_Picture with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="70" name="Google Shape;70;p47"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="279699" y="1829664"/>
+            <a:ext cx="11629017" cy="4736236"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p47"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="pic"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1971040"/>
+            <a:ext cx="5608320" cy="4419600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1756881"/>
+            <a:ext cx="4910771" cy="482885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2283087"/>
+            <a:ext cx="4910771" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="5555"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="3_Custom Layout">
+  <p:cSld name="3_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p3"/>
+          <p:cNvPr id="78" name="Google Shape;78;p48"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="2150850"/>
-            <a:ext cx="8520600" cy="841800"/>
+            <a:off x="838200" y="15804"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="3600"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Google Shape;15;p3"/>
+          <p:cNvPr id="79" name="Google Shape;79;p48"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_AND_BODY">
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6148754" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p4"/>
+          <p:cNvPr id="17" name="Google Shape;17;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="10515600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="445025"/>
-            <a:ext cx="8520600" cy="572700"/>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
-        </p:txBody>
-[...200 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;p5"/>
+          <p:cNvPr id="21" name="Google Shape;21;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1325562"/>
+            <a:ext cx="5181600" cy="4851401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="445025"/>
-            <a:ext cx="8520600" cy="572700"/>
+            <a:off x="838200" y="-1"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
-        </p:txBody>
-[...325 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_ONLY">
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison">
+  <p:cSld name="1_Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p6"/>
+          <p:cNvPr id="25" name="Google Shape;25;p38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="445025"/>
-            <a:ext cx="8520600" cy="572700"/>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...6 lines deleted...]
-              <a:buSzPts val="2800"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p6"/>
+          <p:cNvPr id="27" name="Google Shape;27;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="839788" y="1346930"/>
+            <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...14 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="ONE_COLUMN_TEXT">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Default">
+  <p:cSld name="Default">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p7"/>
+          <p:cNvPr id="29" name="Google Shape;29;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="555600"/>
-            <a:ext cx="2808000" cy="755700"/>
+            <a:off x="554736" y="182372"/>
+            <a:ext cx="11082528" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...8 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p7"/>
+          <p:cNvPr id="30" name="Google Shape;30;p39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11312525" y="6498754"/>
+            <a:ext cx="325501" cy="138499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="sv-SE" sz="900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="1389600"/>
-            <a:ext cx="2808000" cy="3179400"/>
+            <a:off x="7159752" y="78768"/>
+            <a:ext cx="4480560" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-304800" lvl="0" marL="457200">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
-[...8 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p7"/>
+          <p:cNvPr id="32" name="Google Shape;32;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph idx="2" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="554736" y="903861"/>
+            <a:ext cx="11082528" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide">
+  <p:cSld name="1_Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;p40"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="739739"/>
+            <a:ext cx="5368965" cy="1736334"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...14 lines deleted...]
-          </a:p>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2979507" y="2476073"/>
+            <a:ext cx="5368965" cy="1047963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Main point">
-  <p:cSld name="MAIN_POINT">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p8"/>
+          <p:cNvPr id="38" name="Google Shape;38;p41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="490250" y="450150"/>
-            <a:ext cx="6367800" cy="4090800"/>
+            <a:off x="838200" y="5556"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...8 lines deleted...]
-              <a:defRPr sz="4800"/>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p8"/>
+          <p:cNvPr id="39" name="Google Shape;39;p41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section title and description">
-  <p:cSld name="SECTION_TITLE_AND_DESCRIPTION">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content">
+  <p:cSld name="1_Two Content 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p9"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="43" name="Google Shape;43;p42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4572000" y="-125"/>
-            <a:ext cx="4572000" cy="5143500"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;p9"/>
+          <p:cNvPr id="44" name="Google Shape;44;p42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="265500" y="1233175"/>
-            <a:ext cx="4045200" cy="1482300"/>
+            <a:off x="838200" y="1926431"/>
+            <a:ext cx="5257800" cy="4639469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="90000" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" algn="ctr">
-[...8 lines deleted...]
-              <a:defRPr sz="4200"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p9"/>
-[...151 lines deleted...]
-          <p:cNvPr id="39" name="Google Shape;39;p9"/>
+          <p:cNvPr id="45" name="Google Shape;45;p42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4939500" y="724075"/>
-            <a:ext cx="3837000" cy="3695100"/>
+            <a:off x="834081" y="1321595"/>
+            <a:ext cx="5183188" cy="604836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="90000" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="36000">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1800"/>
-              <a:buChar char="●"/>
-[...22 lines deleted...]
-              <a:defRPr/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
-        </p:txBody>
-[...75 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Caption">
-  <p:cSld name="CAPTION_ONLY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;p43"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p10"/>
+          <p:cNvPr id="48" name="Google Shape;48;p43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997575" y="1316038"/>
+            <a:ext cx="5540304" cy="4468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p43"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="4230575"/>
-            <a:ext cx="5998800" cy="605100"/>
+            <a:off x="839788" y="1316038"/>
+            <a:ext cx="5157787" cy="461391"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1800"/>
-              <a:buNone/>
-[...1 lines deleted...]
-            </a:lvl1pPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p10"/>
+          <p:cNvPr id="51" name="Google Shape;51;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1816278"/>
+            <a:ext cx="5157787" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1316038"/>
+            <a:ext cx="5183188" cy="461391"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p43"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1816278"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-355600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-330200" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-330200" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica Neue"/>
+                <a:ea typeface="Helvetica Neue"/>
+                <a:cs typeface="Helvetica Neue"/>
+                <a:sym typeface="Helvetica Neue"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p43"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8472458" y="4663217"/>
-            <a:ext cx="548700" cy="393600"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
-  <p:cSld name="simple-light-2">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="5" name="Shape 5"/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Google Shape;10;p34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;p1"/>
+          <p:cNvPr id="11" name="Google Shape;11;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="445025"/>
-            <a:ext cx="8520600" cy="572700"/>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393700" cy="292100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
-[...14 lines deleted...]
-                </a:solidFill>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="sv-SE"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;p1"/>
+          <p:cNvPr id="12" name="Google Shape;12;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="1152475"/>
-            <a:ext cx="8520600" cy="3416400"/>
+            <a:off x="838200" y="0"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
-[...17 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="○"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="■"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="●"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="○"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="■"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="●"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="○"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
-[...10 lines deleted...]
-                <a:schemeClr val="dk2"/>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buChar char="■"/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
-        </p:txBody>
-[...115 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483648" r:id="rId1"/>
     <p:sldLayoutId id="2147483649" r:id="rId2"/>
     <p:sldLayoutId id="2147483650" r:id="rId3"/>
     <p:sldLayoutId id="2147483651" r:id="rId4"/>
     <p:sldLayoutId id="2147483652" r:id="rId5"/>
     <p:sldLayoutId id="2147483653" r:id="rId6"/>
     <p:sldLayoutId id="2147483654" r:id="rId7"/>
     <p:sldLayoutId id="2147483655" r:id="rId8"/>
     <p:sldLayoutId id="2147483656" r:id="rId9"/>
     <p:sldLayoutId id="2147483657" r:id="rId10"/>
     <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
+    <p:sldLayoutId id="2147483661" r:id="rId14"/>
+    <p:sldLayoutId id="2147483662" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
   </p:sldLayoutIdLst>
   <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -5529,195 +16056,3776 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu/openlearncreate/course/view.php?id=18048" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="Several logos on a white background&#10;&#10;AI-generated content may be incorrect." id="89" name="Google Shape;89;g39a97710039_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6633049" y="4491045"/>
+            <a:ext cx="4175394" cy="1837316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;g39a97710039_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2631989" y="711914"/>
+            <a:ext cx="5033400" cy="369300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>CLEWs++ Modelling Course</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g39a97710039_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2631989" y="2063818"/>
+            <a:ext cx="5517000" cy="1077300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>LECTURE 12 </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>From MDI to MUIO</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g39a97710039_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10119225" y="1950425"/>
+            <a:ext cx="1772100" cy="2086800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>RECOMMENDED CITATION: Avgerinopoulos, G., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gardumi, F., and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>Flint-Smith</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. (2026). 'Lecture 12: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:t>From MDI to MUIO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>'. Climate Compatible Growth programme OpenLearn Collection [Powerpoint Lecture].  [Online]. Available at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.open.edu/openlearncreate/course/view.php?id=18048</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p13"/>
+          <p:cNvPr id="98" name="Google Shape;98;g39a97710039_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g39a97710039_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="835428" y="1786512"/>
+            <a:ext cx="9737400" cy="4000200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Open Sans"/>
+              <a:sym typeface="Open Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;g39a97710039_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311708" y="744575"/>
-            <a:ext cx="8520600" cy="2052600"/>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Learning outcomes</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;g39a97710039_0_6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1368000" y="1960614"/>
+            <a:ext cx="9615600" cy="2308800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Complete model development moving from the MDI to MUIO.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use two alternative approaches for inputing data into MUIO and explain their respective advantages and disadvantages.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g39a97710039_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="1837784"/>
+            <a:ext cx="662100" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g39a97710039_0_6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576000" y="3506765"/>
+            <a:ext cx="662100" cy="702000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:solidFill>
+              <a:srgbClr val="000D2C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g39a97710039_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g39a97710039_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Using the MDI to develop a model</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g39a97710039_0_16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1152000"/>
+            <a:ext cx="11279400" cy="4915200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The previous lecture explained how the Model Development Infrastructure (MDI) tool works to collect the necessary data inputs to build a model. This lecture covers how to translate the collected data from the MDI into the Model User Interface (MUIO) on OSeMOSYS.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Before building a first version of your model, it is important to have downloaded the MDI and followed the accompanying instructions from start to finish. Upon completion, the MDI produces the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Model Input Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> file, which contains all the information required to build a first version of the model.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Once the data has been produced, there are two ways to input it into MUIO:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sector by sector → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>less prone to errors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>time-consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. Strongly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>recommended for beginners</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>All data in one go → </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>generally </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>faster</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>more prone to errors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> and therefore </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>requires a higher level of experience and confidence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The coming slides describe each method and outline their respective advantages and disadvantages.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;g39a97710039_0_23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;g39a97710039_0_23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Using the MDI to develop a model</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g39a97710039_0_23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="504000" y="1152000"/>
+            <a:ext cx="10128000" cy="4043100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The MDI is preloaded with a set of model features (e.g. sets, technologies, commodities) that can be used flexibly, depending on the scope of the specific model.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In most cases, there will inevitably be features that the modeller wants to include, which are not covered by the MDI (e.g. specific technologies or commodities, or UDCs for specific policy targets). These can often be defined after an initial version of the model has been developed, as the user engages with stakeholders. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Such features can be incorporated either by modifying the existing MDI files or by creating additional input files, depending on user preference.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g39a97710039_0_30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;g39a97710039_0_30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Input approach 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sector by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ector</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g39a97710039_0_30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1116000"/>
+            <a:ext cx="11217600" cy="2842500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In this approach, the user builds the model </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>one sector at a time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, running, debugging, and carrying out quality assurance (QA) before moving on to the next sector. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Demand-side energy sectors – buildings, industry, and transport – should be prioritised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> over the power sector and other supply-side components, because it is easier to calibrate the latter once the demands are all defined. OSeMOSYS is a demand-driven model and as such, if there is no exogenous demand defined, the model will not produce any credible results. Water, land, waste, and agriculture should be addressed afterwards.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The following sequence is recommended for entering input parameters. It is best practice to run the model after each step and to add the next parameter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>only once the model runs successfully</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p13"/>
+          <p:cNvPr id="128" name="Google Shape;128;g39a97710039_0_30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5512089" y="4394200"/>
+            <a:ext cx="6199200" cy="1754700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="114300" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5. Define </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>operational life</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="114300" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>6. Set </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity-to-activity units</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="114300" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>7. Apply </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capacity factors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>, where relevant</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="114300" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>8. Set </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Total Technology Annual Activity Lower Limits</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="114300" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>9. Set </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Total Technology Annual Activity Upper Limits</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g39a97710039_0_30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288000" y="4394200"/>
+            <a:ext cx="5323200" cy="2031900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-279400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Create and connect </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>technologies, commodities, and emissions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Configure model</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> panel</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-279400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Define </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Input and Output Activity Ratios</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-279400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Enter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>demands and demand profiles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-279400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Specify </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>capital and fixed costs</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g39a97710039_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;g39a97710039_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Input approach 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sector by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ector (continued)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g39a97710039_0_39"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1152000"/>
+            <a:ext cx="11094000" cy="4171200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The residual capacity can typically be added safely for all sectors at the end in a single step.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>If the input data for a specific parameter causes the model to fail, it is recommended to roll back those changes and then re-enter the data incrementally (technology by technology, or at least in smaller groups) until the source of the error is identified.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Using this method, it may be the case that the results of intermediate steps are not sensible because key parameters driving the optimisation have not yet been entered. Still, it is good practice that the user checks the results and sees if they meet the expectations.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>E.g. it is important to note that the costs of some technologies are determined further upstream in the system. For example, the cost of electricity used in households is derived from the power sector. To avoid technologies that rely on electricity appearing to have near-zero costs during intermediate runs, a temporary variable cost can be assigned, with the reminder to remove it once the upstream sectors are fully implemented.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g39a97710039_0_46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11798300" y="6565900"/>
+            <a:ext cx="393600" cy="292200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="1" i="0" lang="sv-SE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g39a97710039_0_46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="288000"/>
+            <a:ext cx="10515600" cy="684000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Helvetica Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Input approach 2: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>All </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ata in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Go</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;g39a97710039_0_46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468000" y="1939309"/>
+            <a:ext cx="10128000" cy="2247300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>In this approach, the user builds all model sectors </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>simultaneously</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>. The order in which parameters are entered is identical to that of the previous approach.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Note:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="sv-SE" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> Even if the model runs successfully, quality assurance of the results must still be carried out on a sector-by-sector basis.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g39a97710039_0_53"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4185363" y="0"/>
+            <a:ext cx="3648000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g39a97710039_0_53"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="2834125"/>
-            <a:ext cx="8520600" cy="792600"/>
+            <a:off x="6009375" y="5795916"/>
+            <a:ext cx="6176100" cy="1062000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="sv-SE"/>
+              <a:t>www.climatecompatiblegrowth.com</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Simple Light">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="595959"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEEEEE"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4285F4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="212121"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="78909C"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFAB40"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="EEFF41"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -5915,88 +20023,88 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CCG Lecture theme">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="CCG 2025">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="158158"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F3F3F3"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="058DC7"/>
+        <a:srgbClr val="012069"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50B432"/>
+        <a:srgbClr val="C8102E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="ED561B"/>
+        <a:srgbClr val="AFC7FE"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EDEF00"/>
+        <a:srgbClr val="5F8EFD"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="24CBE5"/>
+        <a:srgbClr val="0F56FD"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="64E572"/>
+        <a:srgbClr val="910C22"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2200CC"/>
+        <a:srgbClr val="4151C3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551A8B"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -6192,25 +20300,43 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Eunice Ramos</dc:creator>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100633F727AA7180443A862CD9A25741398</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>