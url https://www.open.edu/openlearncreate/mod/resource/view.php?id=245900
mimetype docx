--- v0 (2026-04-26)
+++ v1 (2026-10-28)
@@ -85,51 +85,233 @@
         </w:rPr>
         <w:t>DA332 is a level 3 module worth 60 credits. It uses historical and modern examples to explore how religion influences knowledge, experience of environment, and sustainability. The module looks at how religion may empower or hinder active participation in environmental or sustainability issues. It connects with the UN Sustainable Development Goals and UNESCO sustainability competencies. Students regularly reflect on their development of these competencies during the module. For example: in one task students learn how to explain complex issues to non-experts and add reflections about their skills development in reflective journal they are supported to update throughout the module. The journal can be kept in a format of their choice e.g. podcast, vlog, or blog. Students can also choose between these formats to present their assignments. They can use Open University tools or their own devices to record MP3 or MP4 files.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B612047" w14:textId="77777777" w:rsidR="0031371D" w:rsidRDefault="0031371D" w:rsidP="0031371D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762A74">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00762A74">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5C8D58" w14:textId="77777777" w:rsidR="00245B78" w:rsidRDefault="00245B78" w:rsidP="00245B78"/>
+    <w:p w14:paraId="0564D0DC" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AD49A3" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - develops sustainability competencies and uses inclusive and flexible assessment methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEEB128" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Climate Action - how religion influences environmental action and sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690F152F" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participation for the Goals - by connecting UN SDGS and UNESCO sustainability competencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AC9B1F" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C7AF15" w14:textId="77777777" w:rsidR="00621D44" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00621D44">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thinking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5C8D58" w14:textId="69E21199" w:rsidR="00245B78" w:rsidRPr="00621D44" w:rsidRDefault="00621D44" w:rsidP="00245B78">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Collaborating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on communication, co-creation and building trust </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E706EF3" w14:textId="77777777" w:rsidR="001E7944" w:rsidRDefault="001E7944" w:rsidP="00245B78"/>
     <w:p w14:paraId="00EFE65E" w14:textId="77777777" w:rsidR="00BF3E58" w:rsidRPr="00BE380D" w:rsidRDefault="00BF3E58" w:rsidP="00BF3E58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE380D">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Environmental humanities in MA Classical Studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E654951" w14:textId="77777777" w:rsidR="00BF3E58" w:rsidRPr="00BE380D" w:rsidRDefault="00BF3E58" w:rsidP="00BF3E58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE380D">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
@@ -150,50 +332,219 @@
         <w:t xml:space="preserve"> Block encourages students to view Classical Studies in a wider context and as directly engaged with modern issues of sustainability and environmentalism. As a result, a notable number of students have chosen to focus on environmental approaches in their MA research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBA5F7F" w14:textId="77777777" w:rsidR="00BF3E58" w:rsidRPr="00BE380D" w:rsidRDefault="00BF3E58" w:rsidP="00BF3E58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE380D">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE380D">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: Christine Plastow, Open University, Senior Lecturer in Classical Studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BD1C7" w14:textId="77777777" w:rsidR="00E00AC5" w:rsidRDefault="00E00AC5" w:rsidP="00E00AC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E78DBE9" w14:textId="77777777" w:rsidR="004A5590" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="004A5590">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D994613" w14:textId="77777777" w:rsidR="004A5590" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="004A5590">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - using interdisciplinary learning and examining different perspectives with critical view</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2204DF" w14:textId="77777777" w:rsidR="004A5590" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="004A5590">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SDG 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Life on Land - interactions between societies and settlements and environmental factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60219ACE" w14:textId="77777777" w:rsidR="004A5590" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="004A5590">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Climate Action - examining human- environment relationships over time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043CA8BB" w14:textId="77777777" w:rsidR="004A5590" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="004A5590">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490C52A7" w14:textId="4961113C" w:rsidR="006E53A5" w:rsidRPr="004A5590" w:rsidRDefault="004A5590" w:rsidP="00E00AC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5590">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048FC34E" w14:textId="77777777" w:rsidR="006E53A5" w:rsidRDefault="006E53A5" w:rsidP="00E00AC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FFBD875" w14:textId="5E874020" w:rsidR="0096161A" w:rsidRDefault="0096161A" w:rsidP="0096161A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465AFC">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
@@ -260,50 +611,239 @@
         </w:rPr>
         <w:t>Students undertake a ‘virtual fieldtrip’ where they engage with six case studies featuring videos which present a range of 'voices from the Global South'. The videos were co-produced with the Royal Geographical Society. Activities support students to critically review key elements of the case study videos and guide reflection. The approach supports students to recognise and reflect on why listening to and engaging with diverse voices are key to addressing global challenges such as the climate crisis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D735EF3" w14:textId="77777777" w:rsidR="00E00AC5" w:rsidRDefault="00E00AC5" w:rsidP="00E00AC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96471">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96471">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0CDB3FA5" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522560AD" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Quality Education - using interdisciplinary learning to reflect on global challenges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAAE7A" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Climate Action - understanding climate crisis from geographical perspective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72047228" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reduced Inequalities- by giving voice to the Global South and promoting inclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9C61D7" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Peace, Justice and Strong Institutions - by recognising and listening to different voices to work together to address global challenges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6251F2" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEE6669" w14:textId="77777777" w:rsidR="00017056" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00017056">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>- Focuses on empathy and connectedness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C03A5A6" w14:textId="7497914B" w:rsidR="00367CCC" w:rsidRPr="00017056" w:rsidRDefault="00017056" w:rsidP="00E00AC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017056">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E0E3957" w14:textId="77777777" w:rsidR="00E00AC5" w:rsidRPr="00A85E8A" w:rsidRDefault="00E00AC5" w:rsidP="00E00AC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85E8A">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BA86C3" w14:textId="77777777" w:rsidR="00E00AC5" w:rsidRDefault="00E00AC5" w:rsidP="00E00AC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85E8A">
         <w:rPr>
@@ -332,166 +872,348 @@
     </w:p>
     <w:p w14:paraId="40F160FA" w14:textId="77777777" w:rsidR="007B1455" w:rsidRDefault="007B1455" w:rsidP="007B1455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020191F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">A236 is a level 2 module worth 60 credits. It introduces students to the art and visual cultures of the modern period (c.1750 the present day), drawing on a wide range of media and practitioners.  Sustainability was identified as key topic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0020191F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>early on in the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0020191F">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve"> production process and this module was the first of several new modules in the Art History pathway (R27) to engage with new art historical research on this subject. Block 5 of A236 is called ‘Visions of the Anthropocene’ and contains a week’s learning (‘Constructing Co-existence’) dedicated to sustainability, as it pertains to historic and contemporary architecture and design. Students engage with a variety of material from across the world, from nineteenth-century wallpaper designs in Europe to twenty-first century ecocities in Asia. Students also work through different types of activities in their learning. For example, one reflective activity encourages students to consider if the images they are reviewing are an effective way of raising awareness of environmental issues. An interdisciplinary roundtable discussion between art historians and members of the OU’s Design Group – prepares them for an innovative exhibition-based assessment where students can consider and explore the concept of sustainable art, architecture and design. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07222799" w14:textId="77777777" w:rsidR="007B1455" w:rsidRPr="0020191F" w:rsidRDefault="007B1455" w:rsidP="007B1455">
+        <w:t xml:space="preserve"> production process and this module was the first of several new modules in the Art History pathway (R27) to engage with new art historical research on this subject. Block 5 of A236 is called ‘Visions of the Anthropocene’ and contains a week’s learning (‘Constructing Co-existence’) dedicated to sustainability, as it pertains to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020191F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>historic and contemporary architecture and design. Students engage with a variety of material from across the world, from nineteenth-century wallpaper designs in Europe to twenty-first century ecocities in Asia. Students also work through different types of activities in their learning. For example, one reflective activity encourages students to consider if the images they are reviewing are an effective way of raising awareness of environmental issues. An interdisciplinary roundtable discussion between art historians and members of the OU’s Design Group – prepares them for an innovative exhibition-based assessment where students can consider and explore the concept of sustainable art, architecture and design. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07222799" w14:textId="77777777" w:rsidR="007B1455" w:rsidRDefault="007B1455" w:rsidP="007B1455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582855">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00582855">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: Samuel Shaw, Open University, Senior Lecturer in Art History.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D80DCA4" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039D7345" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - explicit learning block dedicated to sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5BE2ED" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Sustainable Cities and Communities - investigating link between architecture and ecocities and sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421D752A" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships for the Goals - collaboration between art historians, design team and students to prepare exhibition on sustainable art, and design, and architecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F24A8A4" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C669A5B" w14:textId="77777777" w:rsidR="00E40E04" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="00E40E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thinking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>- Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340E9DF7" w14:textId="67D757CE" w:rsidR="00CD5629" w:rsidRPr="00E40E04" w:rsidRDefault="00E40E04" w:rsidP="007B1455">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collaborating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on communication, co-creation and building trust </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4455C4B7" w14:textId="77777777" w:rsidR="007B1455" w:rsidRPr="00892033" w:rsidRDefault="007B1455" w:rsidP="007B1455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892033">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296879CC" w14:textId="77777777" w:rsidR="007B1455" w:rsidRPr="00C61F0A" w:rsidRDefault="007B1455" w:rsidP="007B1455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892033">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>"The merging of Art and its environmental impact/sustainability is a fresh approach to this field of study"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4A2FE0" w14:textId="77777777" w:rsidR="0096161A" w:rsidRPr="00245B78" w:rsidRDefault="0096161A" w:rsidP="00245B78"/>
     <w:sectPr w:rsidR="0096161A" w:rsidRPr="00245B78">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6381766A" w14:textId="77777777" w:rsidR="0044496A" w:rsidRDefault="0044496A" w:rsidP="00363194">
+    <w:p w14:paraId="75AF8D99" w14:textId="77777777" w:rsidR="00BE13B2" w:rsidRDefault="00BE13B2" w:rsidP="00363194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A639567" w14:textId="77777777" w:rsidR="0044496A" w:rsidRDefault="0044496A" w:rsidP="00363194">
+    <w:p w14:paraId="7E9A5531" w14:textId="77777777" w:rsidR="00BE13B2" w:rsidRDefault="00BE13B2" w:rsidP="00363194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="45E734A6" w14:paraId="1B33139F" w14:textId="77777777" w:rsidTr="45E734A6">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
@@ -519,61 +1241,61 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3FE58AE7" w14:textId="0565218B" w:rsidR="45E734A6" w:rsidRDefault="45E734A6" w:rsidP="45E734A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0F4499BB" w14:textId="6924424C" w:rsidR="00363194" w:rsidRDefault="00363194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E47893E" w14:textId="77777777" w:rsidR="0044496A" w:rsidRDefault="0044496A" w:rsidP="00363194">
+    <w:p w14:paraId="43F5C104" w14:textId="77777777" w:rsidR="00BE13B2" w:rsidRDefault="00BE13B2" w:rsidP="00363194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165DA286" w14:textId="77777777" w:rsidR="0044496A" w:rsidRDefault="0044496A" w:rsidP="00363194">
+    <w:p w14:paraId="39DA2F45" w14:textId="77777777" w:rsidR="00BE13B2" w:rsidRDefault="00BE13B2" w:rsidP="00363194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="45E734A6" w14:paraId="4BCF7894" w14:textId="77777777" w:rsidTr="45E734A6">
       <w:trPr>
@@ -615,96 +1337,1931 @@
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7BF893FD" w14:textId="7EB4C04E" w:rsidR="00363194" w:rsidRPr="00465AFC" w:rsidRDefault="00465AFC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00465AFC">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Arts, Humanities and Social Sciences – Words of Wisdom</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BDF26B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="129763E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19116663"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19934167"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365D5C1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435857DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A45C3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB55203"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA32E20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66370689"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71494E6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D55749D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1131287259">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="57751418">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="597492717">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="306936042">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1300918887">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="737482958">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="301741102">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1051001989">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2067143248">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1418752177">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1774275670">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="44305372">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="2DBD8B9D"/>
+    <w:rsid w:val="00017056"/>
     <w:rsid w:val="00044B0A"/>
+    <w:rsid w:val="001E7944"/>
     <w:rsid w:val="00232EDD"/>
     <w:rsid w:val="002430D4"/>
     <w:rsid w:val="00245B78"/>
     <w:rsid w:val="0031371D"/>
     <w:rsid w:val="003545BA"/>
     <w:rsid w:val="00363194"/>
+    <w:rsid w:val="00367CCC"/>
     <w:rsid w:val="0044496A"/>
     <w:rsid w:val="00465AFC"/>
+    <w:rsid w:val="004A5590"/>
+    <w:rsid w:val="00621D44"/>
     <w:rsid w:val="006A5977"/>
+    <w:rsid w:val="006E53A5"/>
+    <w:rsid w:val="007149FF"/>
     <w:rsid w:val="007B1455"/>
     <w:rsid w:val="009164A1"/>
     <w:rsid w:val="0096161A"/>
     <w:rsid w:val="00B448C0"/>
+    <w:rsid w:val="00BE13B2"/>
     <w:rsid w:val="00BE4168"/>
     <w:rsid w:val="00BF3E58"/>
+    <w:rsid w:val="00CD5629"/>
     <w:rsid w:val="00D77849"/>
     <w:rsid w:val="00E00AC5"/>
+    <w:rsid w:val="00E40E04"/>
     <w:rsid w:val="2DBD8B9D"/>
     <w:rsid w:val="45E734A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1138,51 +3695,50 @@
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00232EDD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -1539,50 +4095,75 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <number xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">1</number>
+    <TaxCatchAll xmlns="e4476828-269d-41e7-8c7f-463a607b843c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxKeywordTaxHTField xmlns="e4476828-269d-41e7-8c7f-463a607b843c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <Comments xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100787AB00C1994404DB4236E3DC2775AD0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="528b88ef36f764472c1be461a72f02ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xmlns:ns3="0352b25e-b53d-44bf-ad47-923fa40f722f" xmlns:ns4="e4476828-269d-41e7-8c7f-463a607b843c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c940678248fe26e4c1360064c4095265" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <xsd:import namespace="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <xsd:import namespace="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -1820,129 +4401,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4551EF2-23FD-4D6A-819A-8E364CFE53D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8ADB7E8-8726-4D1C-A377-3FBDC166CDE8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
+    <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFC9849C-300A-402C-BB45-C212FD1EEFF8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <ds:schemaRef ds:uri="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4697</Characters>
+  <Pages>5</Pages>
+  <Words>1151</Words>
+  <Characters>6566</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5510</CharactersWithSpaces>
+  <CharactersWithSpaces>7702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Catriona.Matthews</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100787AB00C1994404DB4236E3DC2775AD0</vt:lpwstr>
   </property>