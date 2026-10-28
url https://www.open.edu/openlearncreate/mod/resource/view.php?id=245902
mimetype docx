--- v0 (2026-04-26)
+++ v1 (2026-10-28)
@@ -1,35 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="34E83442" w14:textId="359DD4B7" w:rsidR="00AE1CAA" w:rsidRDefault="00831EB9" w:rsidP="00831EB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -96,81 +97,244 @@
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve"> answer e.g. a brief explanation of what the SDGs are, specific detail of the sustainability benefit of their action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05ECE9D5" w14:textId="77777777" w:rsidR="00124AD0" w:rsidRDefault="00124AD0" w:rsidP="00124AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7141B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7141B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="29889096" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771F96C4" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Climate Action - environmental impacts of small business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E7D9F6" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsible Consumption and Production - students consider actions that contribute to sustainability and responsible resource use </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A1767B" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships for the goals - peer discussion to encourage collaborative learning and sharing of ideas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4B046D" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F5CF33" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Collaborating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on communication, co-creation and building trust </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1A85E8" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRPr="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00AD48D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD48D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518A283C" w14:textId="77777777" w:rsidR="00AD48D1" w:rsidRDefault="00AD48D1" w:rsidP="00124AD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD33817" w14:textId="77777777" w:rsidR="00124AD0" w:rsidRPr="00121478" w:rsidRDefault="00124AD0" w:rsidP="00124AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121478">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077C4C89" wp14:editId="4690E7F4">
             <wp:extent cx="1637414" cy="1637414"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="602139611" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1639752" cy="1639752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -185,220 +349,553 @@
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121478">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quotes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07039211" w14:textId="77777777" w:rsidR="00124AD0" w:rsidRPr="00121478" w:rsidRDefault="00124AD0" w:rsidP="00124AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121478">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>"I chose this because the text highlights a thoughtful and practical integration of sustainability into business education. B100 doesn’t just teach business—it cultivates responsible, globally-minded professionals. By linking sustainability to personal and professional contexts, it empowers students to see themselves as contributors to a better future from day one."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0756FD" w14:textId="77777777" w:rsidR="00124AD0" w:rsidRPr="00121478" w:rsidRDefault="00124AD0" w:rsidP="00124AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A10652" w14:textId="77777777" w:rsidR="00124AD0" w:rsidRDefault="00124AD0" w:rsidP="00124AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121478">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>"This is something that can be personalised and people would feel that they are able to make a difference to sustainability through their own actions."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D490091" w14:textId="77777777" w:rsidR="00831EB9" w:rsidRPr="00831EB9" w:rsidRDefault="00831EB9" w:rsidP="00831EB9"/>
     <w:sectPr w:rsidR="00831EB9" w:rsidRPr="00831EB9">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06271462" w14:textId="77777777" w:rsidR="000869B2" w:rsidRDefault="000869B2" w:rsidP="000869B2">
+    <w:p w14:paraId="037E65AF" w14:textId="77777777" w:rsidR="00A81704" w:rsidRDefault="00A81704" w:rsidP="000869B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03AB7D01" w14:textId="77777777" w:rsidR="000869B2" w:rsidRDefault="000869B2" w:rsidP="000869B2">
+    <w:p w14:paraId="27E49945" w14:textId="77777777" w:rsidR="00A81704" w:rsidRDefault="00A81704" w:rsidP="000869B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D85CA20" w14:textId="77777777" w:rsidR="000869B2" w:rsidRDefault="000869B2" w:rsidP="000869B2">
+    <w:p w14:paraId="211696CC" w14:textId="77777777" w:rsidR="00A81704" w:rsidRDefault="00A81704" w:rsidP="000869B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50168C9C" w14:textId="77777777" w:rsidR="000869B2" w:rsidRDefault="000869B2" w:rsidP="000869B2">
+    <w:p w14:paraId="7C758AE7" w14:textId="77777777" w:rsidR="00A81704" w:rsidRDefault="00A81704" w:rsidP="000869B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="754606AA" w14:textId="12000676" w:rsidR="000869B2" w:rsidRPr="000869B2" w:rsidRDefault="000869B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000869B2">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Business – Words of Wisdom</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0490323D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00A62844"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="157C77F8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C56486C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1943301607">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="95056659">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6DAFBB26"/>
     <w:rsid w:val="000869B2"/>
     <w:rsid w:val="00124AD0"/>
     <w:rsid w:val="002B7205"/>
     <w:rsid w:val="003545BA"/>
+    <w:rsid w:val="007149FF"/>
     <w:rsid w:val="00831EB9"/>
+    <w:rsid w:val="008C1549"/>
+    <w:rsid w:val="00A81704"/>
+    <w:rsid w:val="00AD48D1"/>
     <w:rsid w:val="00AE1CAA"/>
     <w:rsid w:val="6DAFBB26"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -832,51 +1329,50 @@
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00831EB9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -937,51 +1433,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000869B2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1214,50 +1710,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100787AB00C1994404DB4236E3DC2775AD0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="528b88ef36f764472c1be461a72f02ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xmlns:ns3="0352b25e-b53d-44bf-ad47-923fa40f722f" xmlns:ns4="e4476828-269d-41e7-8c7f-463a607b843c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c940678248fe26e4c1360064c4095265" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <xsd:import namespace="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <xsd:import namespace="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -1495,136 +2000,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <number xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">1</number>
     <TaxCatchAll xmlns="e4476828-269d-41e7-8c7f-463a607b843c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxKeywordTaxHTField xmlns="e4476828-269d-41e7-8c7f-463a607b843c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <Comments xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF1B8143-86F3-44C7-9AE5-FD61CEB28953}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36029100-EC6C-40D4-B76E-238EB677E4E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <ds:schemaRef ds:uri="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E07E28E3-E1D3-46EF-A38F-9BABF71C9CB6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>287</Words>
-  <Characters>1586</Characters>
+  <Words>361</Words>
+  <Characters>2062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1866</CharactersWithSpaces>
+  <CharactersWithSpaces>2419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Catriona.Matthews</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100787AB00C1994404DB4236E3DC2775AD0</vt:lpwstr>
   </property>