--- v0 (2026-04-26)
+++ v1 (2026-10-28)
@@ -224,50 +224,225 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: Martin Braun, Open University, Staff Tutor in Physical Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CD9A17" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2CFA0B1E" w14:textId="77777777" w:rsidR="00470DED" w:rsidRPr="00470DED" w:rsidRDefault="00470DED" w:rsidP="00470DED">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8945B8" w14:textId="77777777" w:rsidR="00470DED" w:rsidRPr="00470DED" w:rsidRDefault="00470DED" w:rsidP="00470DED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Partnership for the Goals - using collaborative approach to identify sustainability competencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20446E70" w14:textId="77777777" w:rsidR="00470DED" w:rsidRPr="00470DED" w:rsidRDefault="00470DED" w:rsidP="00470DED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decent work and Economic Growth - identifying relevance of institutional employability framework and sustainability competences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4D7E8F" w14:textId="77777777" w:rsidR="00470DED" w:rsidRPr="00470DED" w:rsidRDefault="00470DED" w:rsidP="00470DED">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C13439A" w14:textId="41DD1DE7" w:rsidR="00470DED" w:rsidRPr="00470DED" w:rsidRDefault="00470DED" w:rsidP="00470DED">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Acting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on enabling change through creativity and showing how skills can lead to practical application in future employment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB23F14" w14:textId="77777777" w:rsidR="00470DED" w:rsidRDefault="00470DED" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="79ABD671" w14:textId="492B78FF" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504E9799" w14:textId="2CBF5816" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -346,108 +521,224 @@
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F37831B" w14:textId="6187CBA0" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve">One experiment is linked to producing more sustainable polymers (plastics) from renewable sources (UNSDG 12 Responsible consumption &amp; production) and a second explores using adsorbents to remove pollutants from water (SDG 6 Clean water and sanitation). Students compare their </w:t>
-[...7 lines deleted...]
-        <w:t>results with their peers using an online forum and discuss the relevancy of criteria for chemists developing new materials.</w:t>
+        <w:t>One experiment is linked to producing more sustainable polymers (plastics) from renewable sources (UNSDG 12 Responsible consumption &amp; production) and a second explores using adsorbents to remove pollutants from water (SDG 6 Clean water and sanitation). Students compare their results with their peers using an online forum and discuss the relevancy of criteria for chemists developing new materials.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0642BBCE" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAD9441" w14:textId="3384BC90" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0571B520" w14:textId="77777777" w:rsidR="00B140F2" w:rsidRDefault="00B140F2" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E01CBB" w14:textId="77777777" w:rsidR="006741F4" w:rsidRPr="006741F4" w:rsidRDefault="006741F4" w:rsidP="006741F4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBADFA5" w14:textId="77777777" w:rsidR="006741F4" w:rsidRDefault="006741F4" w:rsidP="006741F4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clean water and sanitation - removing pollutants from water</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1609BEC4" w14:textId="77777777" w:rsidR="006741F4" w:rsidRPr="006741F4" w:rsidRDefault="006741F4" w:rsidP="006741F4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552268C7" w14:textId="77777777" w:rsidR="006741F4" w:rsidRPr="006741F4" w:rsidRDefault="006741F4" w:rsidP="006741F4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241A6EBD" w14:textId="77777777" w:rsidR="006741F4" w:rsidRPr="006741F4" w:rsidRDefault="006741F4" w:rsidP="006741F4">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006741F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on enabling change through creativity and showing how skills can lead to practical application in future employment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F55E0" w14:textId="77777777" w:rsidR="00B140F2" w:rsidRDefault="00B140F2" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="611D353D" w14:textId="76EF9DDB" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389044C5" w14:textId="3C0AF42E" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
@@ -513,50 +804,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E04477B" w14:textId="0C3A0352" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>is a level 3 Engineering module that first ran in Autumn 2025. It explores complex and often emotive environmental challenges such as climate change, biodiversity, and disaster risk reduction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534888B4" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
@@ -659,136 +951,277 @@
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>Students are introduced to the UNESCO sustainability competencies framework and as part of the assessment asked to share which competency areas they are most interested in developing and why. Students explore concepts of global citizenship, behaviour change, immunity to change, systems thinking and eco-anxiety. Regular reflective activities and discussions with peers and tutors help build student confidence and skills for the assessment. They are guided to capture reflections e.g. about how their personal environmental values shape their career choices and actions, in an e-journal. The reflective journal entries contribute to the assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B3D2C6" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C611A23" w14:textId="51A9A18A" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="1D03753D" w14:textId="5EAD9253" w:rsidR="00FA6A53" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268A0F80" w14:textId="77777777" w:rsidR="00896CE4" w:rsidRPr="00896CE4" w:rsidRDefault="00896CE4" w:rsidP="00896CE4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198162C4" w14:textId="77777777" w:rsidR="00896CE4" w:rsidRPr="00896CE4" w:rsidRDefault="00896CE4" w:rsidP="00896CE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - allowing for exploration and reflection on environmental challenges and encouraging collaborative approaches and embedding sustainability literacy into curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B6B4B3" w14:textId="77777777" w:rsidR="00896CE4" w:rsidRPr="00896CE4" w:rsidRDefault="00896CE4" w:rsidP="00896CE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Climate Action - developing system thinking and ethical decision making for environmental management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633EF30B" w14:textId="77777777" w:rsidR="00896CE4" w:rsidRPr="00896CE4" w:rsidRDefault="00896CE4" w:rsidP="00896CE4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A2A78" w14:textId="238E719E" w:rsidR="00FA6A53" w:rsidRPr="00896CE4" w:rsidRDefault="00896CE4" w:rsidP="00896CE4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...18 lines deleted...]
-        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D2E902" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14349E44" w14:textId="2141E558" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A844B6" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve">"I chose this because T330 doesn’t just teach environmental engineering—it cultivates ethical, emotionally literate, and globally aware professionals. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The blend of technical content with personal reflection and systems thinking is a model for sustainability education."</w:t>
+        <w:t>"I chose this because T330 doesn’t just teach environmental engineering—it cultivates ethical, emotionally literate, and globally aware professionals. The blend of technical content with personal reflection and systems thinking is a model for sustainability education."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A16E9F9" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4522FDF6" w14:textId="70A865A0" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -867,50 +1300,246 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: Kevin Collins, Open University, Senior Lecturer Engineering and Innovation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5627B75F" w14:textId="77777777" w:rsidR="00AA63F5" w:rsidRDefault="00AA63F5" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A16B3B" w14:textId="77777777" w:rsidR="00420C22" w:rsidRPr="00420C22" w:rsidRDefault="00420C22" w:rsidP="00420C22">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589BA58D" w14:textId="77777777" w:rsidR="00420C22" w:rsidRPr="00420C22" w:rsidRDefault="00420C22" w:rsidP="00420C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - challenges thinking and extends understanding about environmental management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662AFA72" w14:textId="77777777" w:rsidR="00420C22" w:rsidRPr="00420C22" w:rsidRDefault="00420C22" w:rsidP="00420C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SDG 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Sustainable cities and communities and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships for the Goals - use of collaborative projects to explore case studies of environmental management in different communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D6DAA8" w14:textId="77777777" w:rsidR="00420C22" w:rsidRPr="00420C22" w:rsidRDefault="00420C22" w:rsidP="00420C22">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628F2071" w14:textId="77777777" w:rsidR="00420C22" w:rsidRPr="00420C22" w:rsidRDefault="00420C22" w:rsidP="00420C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- Focuses on communication, co-creation and building trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A516172" w14:textId="77777777" w:rsidR="00997CBB" w:rsidRDefault="00997CBB" w:rsidP="00AA63F5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77835087" w14:textId="77777777" w:rsidR="00997CBB" w:rsidRDefault="00997CBB" w:rsidP="00AA63F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ACD7F29" w14:textId="47708F51" w:rsidR="00B26882" w:rsidRPr="001E6687" w:rsidRDefault="001E6687" w:rsidP="001E6687">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6687">
         <w:rPr>
@@ -999,51 +1628,50 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C4A1FB" w14:textId="46FBADED" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The module also includes a case study of a former OU Environment student. The case study explores how the student’s experience learning about climate change and environmental sciences inspired changes that positively impacted their carbon footprint.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491AAD62" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A86E111" w14:textId="1F7A5BC6" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
@@ -1060,937 +1688,1851 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>The module uses a framework of ‘I/we/they’ and provides examples of actions which span the framework to help students better understand environmental issues and responses. Using this framework and the examples students must also reflect on and identify possible approaches they can take to address their carbon calculator results. The reflections and identified actions form part of the module’s second assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386D7454" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33751C92" w14:textId="5A148DC2" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE6A697" w14:textId="77777777" w:rsidR="00ED7CAA" w:rsidRDefault="00ED7CAA" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F178BBB" w14:textId="77777777" w:rsidR="0097126D" w:rsidRPr="0097126D" w:rsidRDefault="0097126D" w:rsidP="0097126D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDF3097" w14:textId="54BCBA47" w:rsidR="0097126D" w:rsidRPr="0097126D" w:rsidRDefault="0097126D" w:rsidP="0097126D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsible Consumption and production - making use of carbon calculator to measure carbon foo</w:t>
+      </w:r>
+      <w:r w:rsidR="0036248C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>print</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C57F243" w14:textId="77777777" w:rsidR="0097126D" w:rsidRPr="0097126D" w:rsidRDefault="0097126D" w:rsidP="0097126D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> Climate Change - exploring how learning about climate change and environmental issues can impact own carbon footprint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F5D346" w14:textId="77777777" w:rsidR="0097126D" w:rsidRPr="0097126D" w:rsidRDefault="0097126D" w:rsidP="0097126D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education - reflective learning and problem solving through action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B70397" w14:textId="77777777" w:rsidR="0097126D" w:rsidRPr="0097126D" w:rsidRDefault="0097126D" w:rsidP="0097126D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B690D65" w14:textId="748F364B" w:rsidR="00ED7CAA" w:rsidRPr="0036248C" w:rsidRDefault="0097126D" w:rsidP="0036248C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5034D0F2" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thinking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097126D">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034D0F2" w14:textId="77777777" w:rsidR="002567BD" w:rsidRPr="0036248C" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED5ED40" w14:textId="1540A789" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2ED5ED40" w14:textId="1540A789" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Student quote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B6C169" w14:textId="074FAA48" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="58B6C169" w14:textId="074FAA48" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+        </w:rPr>
+        <w:t>"Highlighting how each individual's/organisation's actions contribute helps to foster a more responsibility-led approach to sustainable development."</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Supporting collaboration and active participation in sustainability debates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7626CFC1" w14:textId="31B6D225" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>SDT306 is a level 3 interdisciplinary module which focuses on how to equip students with skills to participate in sustainability debates and champion responses to sustainability challenges. Half of the module's assessment marks are linked to project work that addresses biodiversity, climate change and food issues.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>The project runs in parallel to the module content and is split into mini-project, group project, and individual project elements.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B47EF9A" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-    <w:p w14:paraId="7626CFC1" w14:textId="31B6D225" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    </w:p>
+    <w:p w14:paraId="49FD0D8F" w14:textId="71BFD90F" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>SDT306 is a level 3 interdisciplinary module which focuses on how to equip students with skills to participate in sustainability debates and champion responses to sustainability challenges. Half of the module's assessment marks are linked to project work that addresses biodiversity, climate change and food issues.</w:t>
+        <w:t>For the group project students work together to create a set of slides which answer a research question about either Ecosystem Services (ES) or Sustainable Diets (SD). Students choose which topic to pursue and work with between five and ten peers. Each group member approaches the question from a different natural- or social-science perspective, e.g. intergenerational equity, natural heritage, sustainability, ethics, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> consider different perspectives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="5B47EF9A" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    </w:p>
+    <w:p w14:paraId="0ACC546B" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49FD0D8F" w14:textId="71BFD90F" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    <w:p w14:paraId="0BFDF6E7" w14:textId="5BCF48F6" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>For the group project students work together to create a set of slides which answer a research question about either Ecosystem Services (ES) or Sustainable Diets (SD). Students choose which topic to pursue and work with between five and ten peers. Each group member approaches the question from a different natural- or social-science perspective, e.g. intergenerational equity, natural heritage, sustainability, ethics, </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="0ACC546B" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+        <w:t>Student groups have autonomy over how they collaborate and can work together online synchronously or asynchronously over approximately eight weeks of study time. Although a challenging task, most students report finding it rewarding and recognise the usefulness of developing collaboration and time management skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3718592E" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFDF6E7" w14:textId="5BCF48F6" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="28F5A821" w14:textId="3C220CA8" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507ED0FD" w14:textId="77777777" w:rsidR="00193F51" w:rsidRDefault="00193F51" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69230A1D" w14:textId="4C5622A0" w:rsidR="00193F51" w:rsidRPr="00193F51" w:rsidRDefault="00193F51" w:rsidP="00193F51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0047E6E3" w14:textId="77777777" w:rsidR="00193F51" w:rsidRPr="00193F51" w:rsidRDefault="00193F51" w:rsidP="00193F51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education by focussing on inclusion and equity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6171389A" w14:textId="77777777" w:rsidR="00193F51" w:rsidRPr="00193F51" w:rsidRDefault="00193F51" w:rsidP="00193F51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zero Hunger and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Life on Land and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Climate Action - topic work in groups to explore issues of biodiversity, climate change and food production issues </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADE4535" w14:textId="6386D193" w:rsidR="00193F51" w:rsidRPr="00193F51" w:rsidRDefault="00193F51" w:rsidP="00193F51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3718592E" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships for the Goals - interdisciplinary and collaborative project work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB9CA91" w14:textId="77777777" w:rsidR="00EF1D5E" w:rsidRPr="00EF1D5E" w:rsidRDefault="00EF1D5E" w:rsidP="00EF1D5E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789CF0D1" w14:textId="77777777" w:rsidR="00EF1D5E" w:rsidRPr="00EF1D5E" w:rsidRDefault="00EF1D5E" w:rsidP="00EF1D5E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thinking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>- Encompasses critical thinking and complexity awareness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CF8174" w14:textId="77777777" w:rsidR="00EF1D5E" w:rsidRPr="00EF1D5E" w:rsidRDefault="00EF1D5E" w:rsidP="00EF1D5E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collaborating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on communication, co-creation and building trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE9F1A3" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28F5A821" w14:textId="3C220CA8" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
-[...28 lines deleted...]
-    <w:p w14:paraId="6AE9F1A3" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    <w:p w14:paraId="733FB3E8" w14:textId="7C56A566" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="733FB3E8" w14:textId="7C56A566" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Student quote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6054F0C7" w14:textId="77777777" w:rsidR="001E6687" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>"This seemed interesting and even though I don't love group projects, I feel like this would have the students gaining a lot from the learning."</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC63ECD" w14:textId="77777777" w:rsidR="001E6687" w:rsidRDefault="001E6687" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD5EF03" w14:textId="22DF2338" w:rsidR="001E6687" w:rsidRPr="00166207" w:rsidRDefault="00166207" w:rsidP="00166207">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166207">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sustainability pedagogies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2D6955" w14:textId="77777777" w:rsidR="001E6687" w:rsidRDefault="001E6687" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA92DC2" w14:textId="7EB4DED8" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Student quote</w:t>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:t>Innovation Landscape Matrix: Redefining Design to Shape Sustainable Narratives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D24A6" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>'T317 Innovation: Designing for Change', launched in 2014 and attracts 400–600 students annually. The module includes experiential project-based learning, culminating in a detailed design concept as the final assessment. A core tool is the Innovation Landscape Matrix (ILM) (Dewberry et al, 2024), created to help students explore the design ecologies of products, services, and systems through a sustainability lens.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw182540630"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw182540630"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ILM encourages students to consider where innovation might best be focused, moving beyond conventional product-based responses. Students undertake independent research to address questions across nine areas of the matrix. The bottom left emphasises product and material explorations, while the top right expands to systemic issues: ecological impacts by location, ethics of resource use, regulatory systems, cultural norms, and technology trends. This shift in perspective enables students to challenge established design norms and develop new narratives to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>support sustainable transitions (Dewberry, 2018).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw182540630"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2EA92DC2" w14:textId="7EB4DED8" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw182540630"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Over the past decade, thousands of design-for-sustainability projects have used the ILM, with associate lecturers also applying it in professional contexts. The exercise aligns with the UN Sustainable Development Goals (SDGs), particularly 'SDG 12: Responsible Consumption and Production', demonstrating its impact on both learning and practice.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239715F5" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7BF19CB1" w14:textId="072B5552" w:rsidR="00C549C0" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: Emma Dewberry, Open University, Senior Lecturer School of Engineering and Innovation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4455643B" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF2FA7C" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industry, Innovation and Infrastructure - encouraging innovative sustainable design approaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768032B9" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustainable Cities and Communities - investigating link between architecture and ecocities and sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F26CE95" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsible Consumption and Production - through use of Landscape Matrix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECFE8D7" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09248196" w14:textId="77777777" w:rsidR="008026E3" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Acting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on enabling change through creativity and showing how skills can lead to practical application in future employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6A4328" w14:textId="32A29589" w:rsidR="00C549C0" w:rsidRPr="008026E3" w:rsidRDefault="008026E3" w:rsidP="008026E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B4D24A6" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008026E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528BD2A5" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...109 lines deleted...]
-    <w:p w14:paraId="528BD2A5" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    </w:p>
+    <w:p w14:paraId="5E2F6E24" w14:textId="591CF130" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5E2F6E24" w14:textId="591CF130" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA145C6" w14:textId="465D91D5" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Dewberry, Emma; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Boehnert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>, Joanna and Sinclair, Matt (2024). Design Ecologies Exercise: The Innovation Landscape Matrix. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>Egenhoefer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>, Rachel Beth ed. Routledge Handbook of Sustainable Design, 2nd ed. London: Routledge, pp. 618–623</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230EF506" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5CA145C6" w14:textId="465D91D5" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    </w:p>
+    <w:p w14:paraId="31FEAFF2" w14:textId="0FDABB8D" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>Dewberry, Emma; </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="230EF506" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+        <w:t>Dewberry, Emma (2018). Eco-literacy in Transition: the role of design ecologies in developing our capacity for radical change. In: Can Design Catalyse the Great Transition? Papers from the Transition Design Symposium 2016 (Kossoff, Gideon and Potts, Ruth eds.), The School of Design at Carnegie Mellon University, Schumacher College and the New Weather Institute. pp. 127–136.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BD98C7" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FEAFF2" w14:textId="0FDABB8D" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
-[...19 lines deleted...]
-    <w:p w14:paraId="72BD98C7" w14:textId="77777777" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    <w:p w14:paraId="12B0A9CA" w14:textId="6E9B09E5" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="12B0A9CA" w14:textId="6E9B09E5" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Student quote</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6E59D1" w14:textId="4CD77CEB" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1E6E59D1" w14:textId="4CD77CEB" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+        </w:rPr>
+        <w:t>"I feel this is the option that supports transformational change."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE5B4C7" w14:textId="0A785995" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="6DE5B4C7" w14:textId="0A785995" w:rsidR="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
+    </w:p>
+    <w:p w14:paraId="78852C47" w14:textId="1EEB3B4C" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="78852C47" w14:textId="1EEB3B4C" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Helping students to reflect on their beliefs and understanding using a Venn diagram interactive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28008612" w14:textId="01EB65A8" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>T213, is a Level 2, 30 credit Environment and Development course. In the first week of the module students are asked to use an interactive Venn diagram to mark where their current thinking in relation to growthist, peakiest, environmentalist perspectives of energy systems. The interactive also allows them to see where other (anonymised) students on the module have placed themselves. To conclude the activity students are directed towards the discussion forum to share their views with the other students. A forum moderator encourages discussion between the students and provides further input as/when required.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAE639A" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="28008612" w14:textId="01EB65A8" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+    </w:p>
+    <w:p w14:paraId="37243822" w14:textId="092FD727" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>T213, is a Level 2, 30 credit Environment and Development course. In the first week of the module students are asked to use an interactive Venn diagram to mark where their current thinking in relation to growthist, peakiest, environmentalist perspectives of energy systems. The interactive also allows them to see where other (anonymised) students on the module have placed themselves. To conclude the activity students are directed towards the discussion forum to share their views with the other students. A forum moderator encourages discussion between the students and provides further input as/when required.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3CAE639A" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+        <w:t>At the end of the course students revisit the interactive Venn diagram. Their previous answer from the start of the course is re-shared and students are invited to reflect on their decision and consider whether their perspective has changed and why.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213F4B97" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37243822" w14:textId="092FD727" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="7D272C29" w14:textId="2110BB09" w:rsidR="002C5155" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EACAA4" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6CC753" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SDG 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Education promoting critical reflection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A279B82" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnerships for the Goals -staff student discussions and collaborative ideas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C85BAB1" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11580ADF" w14:textId="77777777" w:rsidR="00C549C0" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- Focuses on communication, co-creation and building trust </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B47D343" w14:textId="0FA63217" w:rsidR="002C5155" w:rsidRPr="00C549C0" w:rsidRDefault="00C549C0" w:rsidP="00C549C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="213F4B97" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C549C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA0CE1E" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038A30CB" w14:textId="1443B6A0" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
-[...28 lines deleted...]
-    <w:p w14:paraId="1BA0CE1E" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
+    <w:p w14:paraId="677E9750" w14:textId="031013C4" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7FC168" w14:textId="1AD308E4" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>"The reason this stood out are terms like 'interactive', 'themselves' and 'encourages'. In addition, modern trends seem to indicate that the best way to stimulate students is through effective communications and diagrams are often more effective at achieving this than reading textbooks or 10 pages. Finally, the message of reflection should continue to be encouraged by </w:t>
+        <w:t xml:space="preserve">"The reason this stood out are terms like 'interactive', 'themselves' and 'encourages'. In addition, modern trends seem to indicate that the best way to stimulate students is through effective communications and diagrams are often more effective at achieving this than reading textbooks </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>or 10 pages. Finally, the message of reflection should continue to be encouraged by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t> OU."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48781B4C" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -2107,71 +3649,206 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675160DC" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54787959" w14:textId="37FDC5C4" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1562A11E" w14:textId="77777777" w:rsidR="00EC054A" w:rsidRDefault="00EC054A" w:rsidP="00B85DCE">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A953E10" w14:textId="77777777" w:rsidR="00A52A1F" w:rsidRPr="00A52A1F" w:rsidRDefault="00A52A1F" w:rsidP="00A52A1F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7A9759" w14:textId="77777777" w:rsidR="00A52A1F" w:rsidRPr="00A52A1F" w:rsidRDefault="00A52A1F" w:rsidP="00A52A1F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SDG 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustainable cities and communities - learning about systems and designs for society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0CF943" w14:textId="77777777" w:rsidR="00A52A1F" w:rsidRPr="00A52A1F" w:rsidRDefault="00A52A1F" w:rsidP="00A52A1F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C411770" w14:textId="2DDCC66D" w:rsidR="00EC054A" w:rsidRPr="00A52A1F" w:rsidRDefault="00A52A1F" w:rsidP="00A52A1F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...18 lines deleted...]
-        <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Thinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Encompasses critical thinking and complexity awareness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2F86CA" w14:textId="77777777" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CD42C37" w14:textId="3952B28C" w:rsidR="00B85DCE" w:rsidRDefault="00B85DCE" w:rsidP="00B85DCE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -2218,205 +3895,3592 @@
     </w:p>
     <w:p w14:paraId="7EFE0D9E" w14:textId="062BC1D3" w:rsidR="002567BD" w:rsidRPr="002567BD" w:rsidRDefault="002567BD" w:rsidP="002567BD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002567BD" w:rsidRPr="002567BD">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B0C3510" w14:textId="77777777" w:rsidR="00E34AAB" w:rsidRDefault="00E34AAB" w:rsidP="00AA63F5">
+    <w:p w14:paraId="1842066C" w14:textId="77777777" w:rsidR="00196437" w:rsidRDefault="00196437" w:rsidP="00AA63F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40301C47" w14:textId="77777777" w:rsidR="00E34AAB" w:rsidRDefault="00E34AAB" w:rsidP="00AA63F5">
+    <w:p w14:paraId="06F1D431" w14:textId="77777777" w:rsidR="00196437" w:rsidRDefault="00196437" w:rsidP="00AA63F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF91F8C" w14:textId="77777777" w:rsidR="00E34AAB" w:rsidRDefault="00E34AAB" w:rsidP="00AA63F5">
+    <w:p w14:paraId="6CC739E4" w14:textId="77777777" w:rsidR="00196437" w:rsidRDefault="00196437" w:rsidP="00AA63F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BE44E80" w14:textId="77777777" w:rsidR="00E34AAB" w:rsidRDefault="00E34AAB" w:rsidP="00AA63F5">
+    <w:p w14:paraId="7E58B891" w14:textId="77777777" w:rsidR="00196437" w:rsidRDefault="00196437" w:rsidP="00AA63F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D51C5AC" w14:textId="74F5F978" w:rsidR="00AA63F5" w:rsidRPr="00AA63F5" w:rsidRDefault="00AA63F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AA63F5">
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>STEM – Words of Wisdom</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02AF319D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19517C64"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29611AB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27B838C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3376034F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36FA9BDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36372650"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372F4CB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9A5439"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE60B6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4074578A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465C67F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0466B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EA6D11"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="557E1033"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2D78C2B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562E6D23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AD0689"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9418E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B7492A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67656C5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A2C706E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6D0F2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EFC0D66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B107326"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1843088440">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="151410202">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2093113308">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="773399939">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2133475591">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="585529175">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1398432799">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2147039097">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1604263776">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1149636476">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="18354883">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="570382899">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1621032962">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="111437878">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1978947080">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="537088150">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="877396228">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="947541523">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1201282588">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="564725898">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="875003772">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="95518718">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00905994"/>
     <w:rsid w:val="00003B3E"/>
     <w:rsid w:val="00166207"/>
+    <w:rsid w:val="00193F51"/>
+    <w:rsid w:val="00196437"/>
     <w:rsid w:val="001E6687"/>
     <w:rsid w:val="002567BD"/>
+    <w:rsid w:val="002C5155"/>
     <w:rsid w:val="003545BA"/>
+    <w:rsid w:val="0036248C"/>
     <w:rsid w:val="00415240"/>
+    <w:rsid w:val="00420C22"/>
+    <w:rsid w:val="00470DED"/>
     <w:rsid w:val="005472ED"/>
+    <w:rsid w:val="006741F4"/>
+    <w:rsid w:val="007149FF"/>
+    <w:rsid w:val="00731F09"/>
     <w:rsid w:val="007F6EF6"/>
+    <w:rsid w:val="008026E3"/>
+    <w:rsid w:val="00896CE4"/>
     <w:rsid w:val="00897547"/>
     <w:rsid w:val="00905994"/>
+    <w:rsid w:val="0097126D"/>
+    <w:rsid w:val="00997CBB"/>
+    <w:rsid w:val="00A52A1F"/>
     <w:rsid w:val="00A730D2"/>
     <w:rsid w:val="00AA63F5"/>
     <w:rsid w:val="00AD0739"/>
+    <w:rsid w:val="00B140F2"/>
     <w:rsid w:val="00B26882"/>
     <w:rsid w:val="00B85DCE"/>
+    <w:rsid w:val="00C549C0"/>
+    <w:rsid w:val="00CA7A23"/>
     <w:rsid w:val="00CC0332"/>
     <w:rsid w:val="00CC2A06"/>
     <w:rsid w:val="00E34AAB"/>
     <w:rsid w:val="00E62E47"/>
     <w:rsid w:val="00E664F0"/>
+    <w:rsid w:val="00EC054A"/>
+    <w:rsid w:val="00ED7CAA"/>
     <w:rsid w:val="00EE33A0"/>
+    <w:rsid w:val="00EF1D5E"/>
+    <w:rsid w:val="00FA6A53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="730ADBAB"/>
@@ -3003,51 +8067,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00905994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3734,50 +8797,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100787AB00C1994404DB4236E3DC2775AD0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="528b88ef36f764472c1be461a72f02ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xmlns:ns3="0352b25e-b53d-44bf-ad47-923fa40f722f" xmlns:ns4="e4476828-269d-41e7-8c7f-463a607b843c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c940678248fe26e4c1360064c4095265" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <xsd:import namespace="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <xsd:import namespace="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -4015,151 +9087,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <number xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">1</number>
     <TaxCatchAll xmlns="e4476828-269d-41e7-8c7f-463a607b843c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxKeywordTaxHTField xmlns="e4476828-269d-41e7-8c7f-463a607b843c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <Comments xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F0DB747-5BA6-4932-923C-884FE67553AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20CFEABE-31E5-48E9-8DE6-5929696C6788}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <ds:schemaRef ds:uri="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F51B098-764A-4376-A7F0-BBB75C5025FC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11991</Characters>
+  <Pages>10</Pages>
+  <Words>2683</Words>
+  <Characters>15294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>239</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14001</CharactersWithSpaces>
+  <CharactersWithSpaces>17942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paul.Astles</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100787AB00C1994404DB4236E3DC2775AD0</vt:lpwstr>
   </property>