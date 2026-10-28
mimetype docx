--- v0 (2026-04-26)
+++ v1 (2026-10-28)
@@ -187,59 +187,211 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4C41EFF1" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB74F9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB74F9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>: The Open University's Responsible Futures Audit 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189ECA64" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
+    <w:p w14:paraId="297D8DE1" w14:textId="77777777" w:rsidR="008E3D4C" w:rsidRDefault="008E3D4C" w:rsidP="00166B4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A324522" w14:textId="77777777" w:rsidR="00A7643F" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00A7643F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359304B1" w14:textId="77777777" w:rsidR="00A7643F" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00A7643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Education by focussing on inclusion and equity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6427BDE2" w14:textId="77777777" w:rsidR="00A7643F" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00A7643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reduced Inequalities - making material accessible to diverse groups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AC8128" w14:textId="77777777" w:rsidR="00A7643F" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00A7643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peace, justice and strong institutions- encouraging fairness and inclusion through institutional practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3D79C" w14:textId="77777777" w:rsidR="00A7643F" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00A7643F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B602B86" w14:textId="62DB2603" w:rsidR="008E3D4C" w:rsidRPr="00A7643F" w:rsidRDefault="00A7643F" w:rsidP="00166B4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7643F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>- Focuses on empathy, compassion and connectedness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189ECA64" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F6C395" wp14:editId="6DBA0C29">
             <wp:extent cx="1447800" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1370037484" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="498628078" name="Picture 498628078"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -271,51 +423,50 @@
       </w:pPr>
       <w:r w:rsidRPr="2D683647">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student quotes</w:t>
       </w:r>
       <w:r w:rsidRPr="2D683647">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A894963" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2D683647">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">"Students want to be able to see themselves in module materials and that EDIA and Sustainability is incorporated into the teaching and learning which starts with the module materials." </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD14F8D" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE5C656" w14:textId="77777777" w:rsidR="00166B4B" w:rsidRDefault="00166B4B" w:rsidP="00166B4B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2D683647">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>"Sustainability is a must for a university. For a university to be sustainable and recognise its impact both ecologically, environmentally and globally it first must realise that not everyone has the same opportunities, resources or abilities."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B4D5CD" w14:textId="77777777" w:rsidR="004D3E2C" w:rsidRDefault="004D3E2C" w:rsidP="004D3E2C"/>
@@ -361,94 +512,255 @@
     </w:p>
     <w:p w14:paraId="16D1980A" w14:textId="77777777" w:rsidR="00B06847" w:rsidRPr="00BE271B" w:rsidRDefault="00B06847" w:rsidP="00B06847">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">The Open University Student Union and The Open University got students, volunteers and staff involved in nature and conservation initiatives through Hedgehog Friendly Campus.  This was started through a student volunteer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and it gave us the push we needed to provide staff capacity to support this project since it's something that students wanted to see happen. The Estates team helped immensely with campus improvements but also paying for the accreditation which provides us with a framework for getting this work done (including litter picks engaging students and staff, organising community events, building bug hotels and running awareness campaigns). The impact was a positive one - we raised £282 through campus and wider community initiatives, including vegan bake sales and volunteer hedgehog crocheting. We raised awareness through various comms throughout the year as well as Hedgehog Awareness Week in May. We submitted enough evidence to be accredited silver status.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01C2656B" w14:textId="77777777" w:rsidR="00B06847" w:rsidRPr="002C4830" w:rsidRDefault="00B06847" w:rsidP="00B06847">
+        <w:t xml:space="preserve"> and it gave us the push we needed to provide staff capacity to support this project since it's something that students wanted to see happen. The Estates team helped immensely with campus improvements but also paying for the accreditation which provides us with a framework for getting this work done (including litter picks engaging students and staff, organising community events, building bug hotels and running awareness campaigns). The impact was a positive one - we raised £282 through campus and wider community initiatives, including vegan bake sales and volunteer hedgehog crocheting. We raised awareness through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE271B">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>various comms throughout the year as well as Hedgehog Awareness Week in May. We submitted enough evidence to be accredited silver status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C2656B" w14:textId="77777777" w:rsidR="00B06847" w:rsidRDefault="00B06847" w:rsidP="00B06847">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve">: Ciara Linehan, Open University, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>OpenSU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE271B">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects officer.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="43B6CB2A" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UN Sustainable Development Goals (SDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569CDA6E" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sustainable Cities and Communities -improving open spaces and promoting community engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A749570" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Life on Land -supporting biodiversity conservation through different initiatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4595BD9B" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SDG 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Good Health and Wellbeing- participation in volunteer and community events that enhance wellbeing and social connectedness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C97CDEF" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inner Development Goals (IDGs) addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C40F83" w14:textId="77777777" w:rsidR="001344EC" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="001344EC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t>- Includes qualities like self-awareness and integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2137A0" w14:textId="0273B8F7" w:rsidR="000A5881" w:rsidRPr="001344EC" w:rsidRDefault="001344EC" w:rsidP="00B06847">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Relating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Focuses on empathy and connectedness </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="19B96CAD" w14:textId="77777777" w:rsidR="00B06847" w:rsidRPr="001D127B" w:rsidRDefault="00B06847" w:rsidP="00B06847">
       <w:r w:rsidRPr="001D127B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E21AD57" wp14:editId="1D03CA62">
             <wp:extent cx="1765005" cy="1765005"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1941587589" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -495,173 +807,797 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="60137ABD" w14:textId="77777777" w:rsidR="00B06847" w:rsidRPr="004D3E2C" w:rsidRDefault="00B06847" w:rsidP="00B06847">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3E2C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:t>"If students could learn about ecosystems, environments through hedgehogs, it would not only benefit the science students but students who wish to study animals, environmental laws, health as well as the sciences."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66588CE2" w14:textId="77777777" w:rsidR="00B06847" w:rsidRPr="004D3E2C" w:rsidRDefault="00B06847" w:rsidP="00B06847">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3E2C">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
-        <w:t>"I chose this because the initiative is a brilliant example of grassroots sustainability, student-led action, and institutional responsiveness. This initiative shows how sustainability can be joyful, student-driven, and institutionally supported. It blends ecological care with creativity, community, and recognition—making it a model for inclusive environmental action."</w:t>
+        <w:t xml:space="preserve">"I chose this because the initiative is a brilliant example of grassroots sustainability, student-led action, and institutional responsiveness. This initiative shows how sustainability can be joyful, student-driven, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>institutionally supported. It blends ecological care with creativity, community, and recognition—making it a model for inclusive environmental action."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE2B730" w14:textId="77777777" w:rsidR="00585552" w:rsidRDefault="00585552" w:rsidP="00585552"/>
     <w:p w14:paraId="7D13D7AA" w14:textId="77777777" w:rsidR="004D3E2C" w:rsidRPr="00585552" w:rsidRDefault="004D3E2C" w:rsidP="00585552"/>
     <w:sectPr w:rsidR="004D3E2C" w:rsidRPr="00585552">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="242F7129" w14:textId="77777777" w:rsidR="00B92BF6" w:rsidRDefault="00B92BF6" w:rsidP="00B92BF6">
+    <w:p w14:paraId="7775461A" w14:textId="77777777" w:rsidR="00737ACE" w:rsidRDefault="00737ACE" w:rsidP="00B92BF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19453527" w14:textId="77777777" w:rsidR="00B92BF6" w:rsidRDefault="00B92BF6" w:rsidP="00B92BF6">
+    <w:p w14:paraId="0C5C353B" w14:textId="77777777" w:rsidR="00737ACE" w:rsidRDefault="00737ACE" w:rsidP="00B92BF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E56DC37" w14:textId="77777777" w:rsidR="00B92BF6" w:rsidRDefault="00B92BF6" w:rsidP="00B92BF6">
+    <w:p w14:paraId="7A11B4E7" w14:textId="77777777" w:rsidR="00737ACE" w:rsidRDefault="00737ACE" w:rsidP="00B92BF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1D8E63" w14:textId="77777777" w:rsidR="00B92BF6" w:rsidRDefault="00B92BF6" w:rsidP="00B92BF6">
+    <w:p w14:paraId="44459DDE" w14:textId="77777777" w:rsidR="00737ACE" w:rsidRDefault="00737ACE" w:rsidP="00B92BF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48A9B240" w14:textId="30C4263C" w:rsidR="00B92BF6" w:rsidRPr="00B92BF6" w:rsidRDefault="00B92BF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B92BF6">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>University wide initiatives – Words of Wisdom</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B245834"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="479E438E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FEB7895"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5D05ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2EC474F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734A399A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32D6A06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -731,86 +1667,105 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1506557470">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="15742403">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1589997380">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="395126925">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1350909924">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="5E6F1F92"/>
+    <w:rsid w:val="000A5881"/>
     <w:rsid w:val="000B650B"/>
+    <w:rsid w:val="001344EC"/>
     <w:rsid w:val="00166B4B"/>
     <w:rsid w:val="003545BA"/>
     <w:rsid w:val="004D3E2C"/>
     <w:rsid w:val="00512F0A"/>
     <w:rsid w:val="00585552"/>
+    <w:rsid w:val="007149FF"/>
+    <w:rsid w:val="00737ACE"/>
+    <w:rsid w:val="008E3D4C"/>
+    <w:rsid w:val="00A432F1"/>
+    <w:rsid w:val="00A7643F"/>
     <w:rsid w:val="00B06847"/>
     <w:rsid w:val="00B92BF6"/>
     <w:rsid w:val="00BA0DFF"/>
     <w:rsid w:val="5E6F1F92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1246,51 +2201,50 @@
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00585552"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -1639,75 +2593,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100787AB00C1994404DB4236E3DC2775AD0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="528b88ef36f764472c1be461a72f02ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xmlns:ns3="0352b25e-b53d-44bf-ad47-923fa40f722f" xmlns:ns4="e4476828-269d-41e7-8c7f-463a607b843c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c940678248fe26e4c1360064c4095265" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <xsd:import namespace="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <xsd:import namespace="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -1945,111 +2874,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <number xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">1</number>
+    <TaxCatchAll xmlns="e4476828-269d-41e7-8c7f-463a607b843c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxKeywordTaxHTField xmlns="e4476828-269d-41e7-8c7f-463a607b843c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <Comments xmlns="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DAC4228-2DFA-43E2-B4B5-04C9C6C3A732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
     <ds:schemaRef ds:uri="0352b25e-b53d-44bf-ad47-923fa40f722f"/>
     <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37CF824C-491F-4CAC-9468-819CB33713B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17c2f1f1-6d21-4c7d-a1ac-5f7e60310577"/>
+    <ds:schemaRef ds:uri="e4476828-269d-41e7-8c7f-463a607b843c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663A2194-A40D-4311-AC82-6989C46EDAC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3060</Characters>
+  <Pages>4</Pages>
+  <Words>674</Words>
+  <Characters>3842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3574</CharactersWithSpaces>
+  <CharactersWithSpaces>4507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Catriona.Matthews</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100787AB00C1994404DB4236E3DC2775AD0</vt:lpwstr>
   </property>